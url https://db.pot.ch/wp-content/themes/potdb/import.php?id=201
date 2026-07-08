--- v0 (2025-11-02)
+++ v1 (2026-07-08)
@@ -7360,51 +7360,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
           <t>huulu GmbH</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Italien</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
           <t>Konserven - Saucen</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t>Bio</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_JMZhRhW.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_CZryLPJ.jpeg</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Diese Pelati werden garantiert ohne Ausbeutung von migrantischen Landarbeitern in Italien produziert.&lt;/p&gt;&lt;p&gt;Wir bieten dir die Pelati einzeln oder als Sparpaket zu 24 Stück an.&lt;/p&gt;&lt;p&gt;Inhalt pro Dose: 400g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
           <t>A-05500-1</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t>huulu GmbH</t>
         </is>
       </c>
       <c r="O106" s="0" t="inlineStr">
         <is>
           <t>600</t>
         </is>
       </c>
       <c r="P106" s="0" t="inlineStr">
         <is>
           <t>0.4</t>
@@ -7432,51 +7432,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
           <t>huulu GmbH</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Italien</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>Konserven - Saucen</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t>Bio</t>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_JMZhRhW-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_X0ApDeA.jpeg</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Diese Pelati werden garantiert ohne Ausbeutung von migrantischen Landarbeitern in Italien produziert.&lt;/p&gt;&lt;p&gt;Wir bieten dir die Pelati einzeln oder als Sparpaket zu 24 Stück an.&lt;/p&gt;&lt;p&gt;Inhalt pro Dose: 400g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
           <t>A-05500-12</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t>huulu GmbH</t>
         </is>
       </c>
       <c r="O107" s="0" t="inlineStr">
         <is>
           <t>601</t>
         </is>
       </c>
       <c r="P107" s="0" t="inlineStr">
         <is>
           <t>9.6</t>