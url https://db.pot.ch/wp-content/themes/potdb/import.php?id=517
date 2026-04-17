--- v0 (2025-11-02)
+++ v1 (2026-04-17)
@@ -142,1226 +142,3298 @@
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>supplier</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>tax</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
           <t>pot_id</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>weight</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>Patisson orange</t>
+          <t>Rosmarin getrocknet</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>4.75</t>
+          <t>14</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>600 gr</t>
+          <t>30 gr</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Saucen und Gewürze - Salz und Gewürze</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/07/Gallery_IMG_hTwkhyH.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_M3ZUvHE.jpeg</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Der „Patisson Orange“ bereichert die Sommerküche durch ein wunderbar feines, leicht süssliches Kürbis-Aroma. Er hat eine zarte Schale und ein festes Fruchtfleisch. Verwendet wird er im Prinzip wie eine Zucchini – roh, frittiert, gebacken, gefüllt oder für Suppen.&amp;nbsp;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Handverlesen, nach Mondwissen geerntet, schonend getrocknet, intensiv aromatisch.&lt;br&gt;Aus regenerativem, konsequent pflanzenbasiertem Anbau – ohne jegliche Spritzmittel.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>1016</t>
+          <t>2917</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>Cassis</t>
+          <t>Brennnessel - Pulver 40g</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>8.85</t>
+          <t>29.3</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>250 gr</t>
+          <t>40 gr</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Früchte</t>
+          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/07/Gallery_IMG_SCbeHW8.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_rUbY4Eo-1.jpeg</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Demeter Cassis&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Wir legen besonders Wert auf die inhaltliche Qualität unserer Erzeugnisse, weshalb wir ausschliesslich reife Beeren ernten – denn erst in den letzten Stunden der Reife entwickelt sich das volle Spektrum an Nähr- und Vitalstoffen.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Alles ist ungespritzt – Wir betreiben 100 % pestizidfreie Landwirtschaft!&amp;nbsp;&lt;/strong&gt;Unsere Beeren gedeihen komplett ohne chemische und biologische Pflanzen"schutz"- und zugeführte Düngemittel (obwohl auch mit Demeter-Label einiges erlaubt wäre).&lt;/p&gt;&lt;p&gt;Im Kühlschrank lagern und rasch geniessen.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Die von Hand geernteten, jungen Brennnessseltriebe werden schonend am Schatten getrocknet und später zu feinem Pulver vermahlen. So bleiben die wertvollen Inhaltsstoffe bestmöglich erhalten.&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Gesundheitliche Vorteile:&lt;/strong&gt;&lt;br&gt;Junge Brennnesselblätter enthalten besonders viel Eisen, Kalzium, Magnesium, Vitamin C und Silizium, stecken aber auch voller Chlorophyll.&lt;br&gt;Vor allem im Frühling wird die Brennnessel, die in vielen Kulturen als Heilkraut gilt, wegen ihrer harntreibenden Inhaltsstoffe zur Entgiftung des Blutes eingenommen. Zudem gilt die Brennnessel als entzündungshemmend, beruhigend bei arthritischen Schmerzen und lindernd bei Allergien.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ideen zur Verwendung:&lt;/strong&gt;&lt;br&gt;Das Bio-Brennnesselpulver eignet sich hervorragend für grüne Smoothies, Dips, Dressings oder selbstgemachte Saucen oder Brotaufstriche. Auch Nudel- und Kuchenteige lassen sich mit dem Pulver grün einfärben. Es kann sogar für selbst selbst gemachte Kosmetika, beispielsweise für ein Brennnesselshampoo, eingesetzt werden.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>2924</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>Weisse Johannisbeeren</t>
+          <t>Brennnessel - Pulver 90g</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>8.25</t>
+          <t>64.6</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>250 gr</t>
+          <t>90 gr</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Früchte</t>
+          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/07/Gallery_IMG_q22kDik.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_rUbY4Eo-2.jpeg</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Weisse Demeter Johannisbeeren&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Wir legen besonders Wert auf die inhaltliche Qualität unserer Erzeugnisse, weshalb wir ausschliesslich reife Beeren ernten – denn erst in den letzten Stunden der Reife entwickelt sich das volle Spektrum an Nähr- und Vitalstoffen.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Alles ist ungespritzt – Wir betreiben 100 % pestizidfreie Landwirtschaft!&amp;nbsp;&lt;/strong&gt;Unsere Beeren gedeihen komplett ohne chemische und biologische Pflanzen"schutz"- und zugeführte Düngemittel (obwohl auch mit Demeter-Label einiges erlaubt wäre).&lt;/p&gt;&lt;p&gt;Im Kühlschrank lagern und rasch geniessen.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Die von Hand geernteten, jungen Brennnessseltriebe werden schonend am Schatten getrocknet und später zu feinem Pulver vermahlen. So bleiben die wertvollen Inhaltsstoffe bestmöglich erhalten.&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Gesundheitliche Vorteile:&lt;/strong&gt;&lt;br&gt;Junge Brennnesselblätter enthalten besonders viel Eisen, Kalzium, Magnesium, Vitamin C und Silizium, stecken aber auch voller Chlorophyll.&lt;br&gt;Vor allem im Frühling wird die Brennnessel, die in vielen Kulturen als Heilkraut gilt, wegen ihrer harntreibenden Inhaltsstoffe zur Entgiftung des Blutes eingenommen. Zudem gilt die Brennnessel als entzündungshemmend, beruhigend bei arthritischen Schmerzen und lindernd bei Allergien.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ideen zur Verwendung:&lt;/strong&gt;&lt;br&gt;Das Bio-Brennnesselpulver eignet sich hervorragend für grüne Smoothies, Dips, Dressings oder selbstgemachte Saucen oder Brotaufstriche. Auch Nudel- und Kuchenteige lassen sich mit dem Pulver grün einfärben. Es kann sogar für selbst selbst gemachte Kosmetika, beispielsweise für ein Brennnesselshampoo, eingesetzt werden.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
-          <t>1013</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>Ribes Mix</t>
+          <t>Randen - Pulver 70g</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>8.85</t>
+          <t>23.45</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>250 gr</t>
+          <t>70 gr</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Früchte</t>
+          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/07/Gallery_IMG_OFjPixB.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_sl51SvP.jpeg</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Ribes Mix aus roten und weissen Johannisbeeren und Cassis&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Wir legen besonders Wert auf die inhaltliche Qualität unserer Erzeugnisse, weshalb wir ausschliesslich reife Beeren ernten – denn erst in den letzten Stunden der Reife entwickelt sich das volle Spektrum an Nähr- und Vitalstoffen.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Alles ist ungespritzt – Wir betreiben 100 % pestizidfreie Landwirtschaft!&amp;nbsp;&lt;/strong&gt;Unsere Beeren gedeihen komplett ohne chemische und biologische Pflanzen"schutz"- und zugeführte Düngemittel (obwohl auch mit Demeter-Label einiges erlaubt wäre).&lt;/p&gt;&lt;p&gt;Im Kühlschrank lagern und rasch geniessen.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Naturreines Randenpulver aus regenerativem Anbau – ohne jegliche Pflanzen"schutz"mittel (auch keine biologischen), ohne Bewässerung.&lt;br&gt;Die Kraft eines gesunden Bodens im Glas - Aromatisch, farbintensiv &amp;amp; voller Vitalstoffe.&lt;/p&gt;&lt;p&gt;Die Randen werden nach der Ernte schonend getrocknet und zu feinem Pulver vermahlen. So bleiben die wertvollen Inhaltsstoffe bestmöglich enthalten.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Gesundheitliche Vorteile:&lt;/strong&gt;&lt;br&gt;Randen gehören zu den gesündesten Lebensmittel überhaupt und enthalten viele Vitamine und Mineralien, wie z.B. &amp;nbsp;Vitamin B1, B2 und B6, Vitamin C, Kalzium, Phosphor, Kalium, Magnesium, Zink, Mangan, Folsäure und Eisen. &lt;strong&gt;Der intensive rote Farbstoff Betanin in der Rande&amp;nbsp;wirkt antioxidativ, entzündungshemmend und entgiftend.&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ideen zur Verwendung:&lt;/strong&gt;&lt;br&gt;Wir schätzen das Pulver allein schon wegen der intensiven Farbe und veredeln damit gerne Hummus, Müsli, Saucen, Smoothies und Suppen. Als natürliches Farbmittel für Pasta und&amp;nbsp;Desserts punktet es sowieso. Oder wie wäre es mit einem Pink Latte? Der Fantasie sind keine Grenzen gesetzt.&amp;nbsp;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>1014</t>
+          <t>2915</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>70</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>Stachelbeeren</t>
+          <t>Randen - Pulver 150g</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>8.85</t>
+          <t>50.5</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>250 gr</t>
+          <t>150 gr</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Früchte</t>
+          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/07/Gallery_IMG_LndNAv5.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_sl51SvP-1.jpeg</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Demeter Stachelbeeren&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Wir legen besonders Wert auf die inhaltliche Qualität unserer Erzeugnisse, weshalb wir ausschliesslich reife Beeren ernten – denn erst in den letzten Stunden der Reife entwickelt sich das volle Spektrum an Nähr- und Vitalstoffen.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Alles ist ungespritzt – Wir betreiben 100 % pestizidfreie Landwirtschaft!&amp;nbsp;&lt;/strong&gt;Unsere Beeren gedeihen komplett ohne chemische und biologische Pflanzen"schutz"- und zugeführte Düngemittel (obwohl auch mit Demeter-Label einiges erlaubt wäre).&lt;/p&gt;&lt;p&gt;Im Kühlschrank lagern und rasch geniessen.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Naturreines Randenpulver aus regenerativem Anbau – ohne jegliche Pflanzen"schutz"mittel (auch keine biologischen), ohne Bewässerung.&lt;br&gt;Die Kraft eines gesunden Bodens im Glas - Aromatisch, farbintensiv &amp;amp; voller Vitalstoffe.&lt;/p&gt;&lt;p&gt;Die Randen werden nach der Ernte schonend getrocknet und zu feinem Pulver vermahlen. So bleiben die wertvollen Inhaltsstoffe bestmöglich enthalten.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Gesundheitliche Vorteile:&lt;/strong&gt;&lt;br&gt;Randen gehören zu den gesündesten Lebensmittel überhaupt und enthalten viele Vitamine und Mineralien, wie z.B. &amp;nbsp;Vitamin B1, B2 und B6, Vitamin C, Kalzium, Phosphor, Kalium, Magnesium, Zink, Mangan, Folsäure und Eisen. &lt;strong&gt;Der intensive rote Farbstoff Betanin in der Rande&amp;nbsp;wirkt antioxidativ, entzündungshemmend und entgiftend.&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ideen zur Verwendung:&lt;/strong&gt;&lt;br&gt;Wir schätzen das Pulver allein schon wegen der intensiven Farbe und veredeln damit gerne Hummus, Müsli, Saucen, Smoothies und Suppen. Als natürliches Farbmittel für Pasta und&amp;nbsp;Desserts punktet es sowieso. Oder wie wäre es mit einem Pink Latte? Der Fantasie sind keine Grenzen gesetzt.&amp;nbsp;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>1012</t>
+          <t>2920</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>150</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>Brombeeren</t>
+          <t>Randen - Pulver 300g</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>11.8</t>
+          <t>104.75</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>250 gr</t>
+          <t>300 gr</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Früchte</t>
+          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/07/Gallery_IMG_oMnHebM.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_sl51SvP-2.jpeg</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Demeter Brombeeren - Voller Süsse, voller Sonne, voller Genuss!&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Wir legen besonders Wert auf die inhaltliche Qualität unserer Erzeugnisse, weshalb wir ausschliesslich reife Beeren ernten – denn erst in den letzten Stunden der Reife entwickelt sich das volle Spektrum an Nähr- und Vitalstoffen. So schmecken auch vermeintlich saure Brombeeren zuckersüss und aromatisch!&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Alles ist ungespritzt – Wir betreiben 100 % pestizidfreie Landwirtschaft!&amp;nbsp;&lt;/strong&gt;Unsere Beeren gedeihen komplett ohne chemische und biologische Pflanzen"schutz"- und zugeführte Düngemittel (obwohl auch mit Demeter-Label einiges erlaubt wäre).&lt;/p&gt;&lt;p&gt;Im Kühlschrank lagern und rasch geniessen.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Naturreines Randenpulver aus regenerativem Anbau – ohne jegliche Pflanzen"schutz"mittel (auch keine biologischen), ohne Bewässerung.&lt;br&gt;Die Kraft eines gesunden Bodens im Glas - Aromatisch, farbintensiv &amp;amp; voller Vitalstoffe.&lt;/p&gt;&lt;p&gt;Die Randen werden nach der Ernte schonend getrocknet und zu feinem Pulver vermahlen. So bleiben die wertvollen Inhaltsstoffe bestmöglich enthalten.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Gesundheitliche Vorteile:&lt;/strong&gt;&lt;br&gt;Randen gehören zu den gesündesten Lebensmittel überhaupt und enthalten viele Vitamine und Mineralien, wie z.B. &amp;nbsp;Vitamin B1, B2 und B6, Vitamin C, Kalzium, Phosphor, Kalium, Magnesium, Zink, Mangan, Folsäure und Eisen. &lt;strong&gt;Der intensive rote Farbstoff Betanin in der Rande&amp;nbsp;wirkt antioxidativ, entzündungshemmend und entgiftend.&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ideen zur Verwendung:&lt;/strong&gt;&lt;br&gt;Wir schätzen das Pulver allein schon wegen der intensiven Farbe und veredeln damit gerne Hummus, Müsli, Saucen, Smoothies und Suppen. Als natürliches Farbmittel für Pasta und&amp;nbsp;Desserts punktet es sowieso. Oder wie wäre es mit einem Pink Latte? Der Fantasie sind keine Grenzen gesetzt.&amp;nbsp;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
-          <t>1011</t>
+          <t>2921</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>300</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>Wildrosenblüten-Sirup</t>
+          <t>Brennnessel - Pulver 20g</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>9.45</t>
+          <t>15.2</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>500 ml</t>
+          <t>20 gr</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Sirup</t>
+          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_j8kgvvg.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_rUbY4Eo.jpeg</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Wildrosen-Sirup, unsere limitierte Besonderheit.&lt;/p&gt;&lt;p&gt;Von Hand gepflücke Blüten - &amp;nbsp;direkt verarbeitet. Nur 30% Zucker.&lt;br&gt;Ein wahrer Genuss als Sirup, erfrischende Schorle mit Mineralwasser, zum Verfeinern von Sekt und Prosecco uvm.&lt;br&gt;Die angebrochene Flasche im Kühlschrank aufbewahren.&lt;/p&gt;&lt;p&gt;Die Wildrosen wachsen in unseren Hecken und Wildstandorten in der Beeren- und Obstanlage. Sie sind wichtige Nahrungsquelle für zahlreiche Insekten bieten zugleich Lebensraum für Kleingetier. Wie alles auf unserem Betrieb, werden auch die Rosen weder gespritzt, noch gedüngt.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Die von Hand geernteten, jungen Brennnessseltriebe werden schonend am Schatten getrocknet und später zu feinem Pulver vermahlen. So bleiben die wertvollen Inhaltsstoffe bestmöglich erhalten.&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Gesundheitliche Vorteile:&lt;/strong&gt;&lt;br&gt;Junge Brennnesselblätter enthalten besonders viel Eisen, Kalzium, Magnesium, Vitamin C und Silizium, stecken aber auch voller Chlorophyll.&lt;br&gt;Vor allem im Frühling wird die Brennnessel, die in vielen Kulturen als Heilkraut gilt, wegen ihrer harntreibenden Inhaltsstoffe zur Entgiftung des Blutes eingenommen. Zudem gilt die Brennnessel als entzündungshemmend, beruhigend bei arthritischen Schmerzen und lindernd bei Allergien.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ideen zur Verwendung:&lt;/strong&gt;&lt;br&gt;Das Bio-Brennnesselpulver eignet sich hervorragend für grüne Smoothies, Dips, Dressings oder selbstgemachte Saucen oder Brotaufstriche. Auch Nudel- und Kuchenteige lassen sich mit dem Pulver grün einfärben. Es kann sogar für selbst selbst gemachte Kosmetika, beispielsweise für ein Brennnesselshampoo, eingesetzt werden.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
-          <t>987</t>
+          <t>2916</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>Trauben Balsam Essig</t>
+          <t>Yacon Sirup</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>35.3</t>
+          <t>32.85</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>250 ml</t>
+          <t>200 ml</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>Öl und Essig - Essig</t>
+          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
+        </is>
+      </c>
+      <c r="I9" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_uiYwHtf.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_0iU7Xbd.jpeg</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;100% Trauben, ohne Konservierungsstoffe&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Yacon-Sirup ist ein natürliches, präbiotisch wirkendes Süssungsmittel, welches den Blutzucker nicht ansteigen lässt.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Den Yacon-Sirup gewinnen wir in einem aufwändigen Prozedere aus dem Saft unserer frischen Yacon-Knollen.&lt;br&gt;Geschmacklich erinnert Yacon-Sirup an eine Kombination aus Karamell und Honig. Dezenter in der Süsse und &lt;strong&gt;fantastisch im Geschmack!&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Doch nicht nur unsere Geschmacksknospen lassen sich von Yacon begeistern - auch unser Darm profitiert von dem süsen, ballaststoffreichen Sirup. Yacon enthält FOS, Fructooligosaccharide, welche zu den löslichen Ballaststoffen und den &lt;strong&gt;wichtigsten Präbiotika&lt;/strong&gt; zählen. Sie werden während des Verdauungsprozesses nicht gespalten. Diese präbiotische Eigenschaft können wir uns zunutze machen, um jene guten Bakterien zu “füttern”, welche essentiell für ein &lt;strong&gt;gesundes Gleichgewicht unseres Darm-Mikrobioms &lt;/strong&gt;sind.&lt;/p&gt;&lt;p&gt;Zudem - eben, weil die FOS nicht gespalten werden - &lt;strong&gt;wird der Blutzucker nicht &amp;nbsp;erhöht.&lt;/strong&gt; Deshalb besitzt Yacon-Sirup einen &lt;strong&gt;sehr niedrigen glykämischen Index&lt;/strong&gt; (ein Wert, der den Anstieg des Blutzuckerspiegels nach dem Verzehr kohlenhydrathaltiger Lebensmittel beschreibt) &lt;strong&gt;von gerade einmal 1.&lt;/strong&gt; Zum Vergleich hat Ahornsirup einen glykämischen Index von 54 und Honig einen im Bereich von 30 bis über 90. Dies macht die Verwendung von Yacon-Sirup als gesundes Süssungsmittel auch &lt;strong&gt;interessant für Menschen mit Diabetes.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Wer es genauer wissen will, dem sei folgendes Video von Patrick empfohlen: &lt;/strong&gt;&lt;a href="https://www.youtube.com/watch?v=9F-vvRtJs_U&amp;amp;t=233s"&gt;https://www.youtube.com/watch?v=9F-vvRtJs_U&amp;amp;t=233s&lt;/a&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;Wie Ahornsirup oder dergleichen eignet sich auch Yacon-Sirup zum Süssen von Desserts und Speisen wie Cornflakes, Joghurt, Kuchen, Müsli, Obstsalat, Pfannkuchen, oder Getränke wie Kaffee, Frappés, Fruchtsäfte, Smoothies und Tee.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>946</t>
+          <t>2912</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>200</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>Johannisbeer Konfi - weiss</t>
+          <t>Yacon - Pulver 60g</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>9.45</t>
+          <t>23.45</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>235 ml</t>
+          <t>60 gr</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_eDqAUKh.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_ZkcPXI7.jpeg</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Handgemachte Johannisbeer Konfi aus reif geernteten, komplett ungespritzten weissen Demeter-Johannisbeeren.&lt;br&gt;Zuckerreduziert (nur 25% Zucker)&lt;/p&gt;&lt;p&gt;Hinweis: Leider verlieren die hellen Johannisbeeren während dem Einkochen ihre typische gold-weisse Farbe und verfärben sich rot.&lt;br&gt;Die Konfi aus den weissen Johannisbeeren ist eine Nuance heller als jene aus den roten Johannisbeeren. Geschmacklich unterscheiden sich die beiden Sorten dennoch - am besten selber ausprobieren…&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Die Yacon-Wurzel wird nach der Ernte schonend getrocknet und zu feinem Pulver vermahlen. So bleiben die wertvollen &lt;strong&gt;Fructooligosaccharide (FOS)&lt;/strong&gt;erhalten – präbiotische Ballaststoffe, die leicht süss schmecken und deine Darmflora unterstützen.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Unser Yacon-Pulver empfehlen wir als täglichen Begleiter für deinen Darm und einen stabilen Blutzucker:&lt;/strong&gt;&lt;br&gt;Yacon enthält FOS, Fructooligosaccharide, welche zu den löslichen Ballaststoffen und den &lt;strong&gt;wichtigsten Präbiotika&lt;/strong&gt; zählen. Sie werden während des Verdauungsprozesses nicht gespalten. Diese präbiotische Eigenschaft können wir uns zunutze machen, um jene guten Bakterien zu “füttern”, welche essentiell für ein &lt;strong&gt;gesundes Gleichgewicht unseres Darm-Mikrobioms &lt;/strong&gt;sind.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Verzehrempfehlung:&lt;/strong&gt; täglich 1 TL in Müsli, Joghurt oder Smoothie.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Entgegen anderer Hersteller preisen wir Yacon-Pulver allerdings nicht als Zuckeralternative an. Seine Süsskraft erreicht bei Weitem nicht jene von Zucker oder anderen Süssstoffen, punktet dafür mit einer natürlichen Note, die leicht an Karamell erinnert. Zum süssen ist eher unser Yacon-Sirup geeignet.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>2914</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>60</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>Zwiebelsalz</t>
+          <t>Yacon - Pulver 130g</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>8.85</t>
+          <t>50.5</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>130 gr</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>Saucen und Gewürze - Salz und Gewürze</t>
+          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse, CH BIO</t>
+          <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_0vYMNAI.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_6K04az7.jpeg</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Reinstes Steinsalz aus aus dem Herzen der Schweizer Alpen - verfeinert mit hofeigenem Frühlingszwiebelpulver.&lt;br&gt;Reich an Mineralien und Spurenelementen. Ohne Zusatzstoffe.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Die Yacon-Wurzel wird nach der Ernte schonend getrocknet und zu feinem Pulver vermahlen. So bleiben die wertvollen &lt;strong&gt;Fructooligosaccharide (FOS)&lt;/strong&gt;erhalten – präbiotische Ballaststoffe, die leicht süss schmecken und deine Darmflora unterstützen.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Unser Yacon-Pulver empfehlen wir als täglichen Begleiter für deinen Darm und einen stabilen Blutzucker:&lt;/strong&gt;&lt;br&gt;Yacon enthält FOS, Fructooligosaccharide, welche zu den löslichen Ballaststoffen und den &lt;strong&gt;wichtigsten Präbiotika&lt;/strong&gt; zählen. Sie werden während des Verdauungsprozesses nicht gespalten. Diese präbiotische Eigenschaft können wir uns zunutze machen, um jene guten Bakterien zu “füttern”, welche essentiell für ein &lt;strong&gt;gesundes Gleichgewicht unseres Darm-Mikrobioms &lt;/strong&gt;sind.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Verzehrempfehlung:&lt;/strong&gt; täglich 1 TL in Müsli, Joghurt oder Smoothie.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Entgegen anderer Hersteller preisen wir Yacon-Pulver allerdings nicht als Zuckeralternative an. Seine Süsskraft erreicht bei Weitem nicht jene von Zucker oder anderen Süssstoffen, punktet dafür mit einer natürlichen Note, die leicht an Karamell erinnert. Zum süssen ist eher unser Yacon-Sirup geeignet.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>2918</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>getrocknete Frühlingszwiebeln</t>
+          <t>Yacon - Pulver 280g</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>6.5</t>
+          <t>104.75</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>20 gr</t>
+          <t>280 gr</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>Saucen und Gewürze - Salz und Gewürze</t>
+          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_jyBbNRq.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_6K04az7-1.jpeg</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Getrocknete Frühlingszwiebeln.&lt;br&gt;Zum verfeinern von Saucen und Suppen.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Die Yacon-Wurzel wird nach der Ernte schonend getrocknet und zu feinem Pulver vermahlen. So bleiben die wertvollen &lt;strong&gt;Fructooligosaccharide (FOS)&lt;/strong&gt;erhalten – präbiotische Ballaststoffe, die leicht süss schmecken und deine Darmflora unterstützen.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Unser Yacon-Pulver empfehlen wir als täglichen Begleiter für deinen Darm und einen stabilen Blutzucker:&lt;/strong&gt;&lt;br&gt;Yacon enthält FOS, Fructooligosaccharide, welche zu den löslichen Ballaststoffen und den &lt;strong&gt;wichtigsten Präbiotika&lt;/strong&gt; zählen. Sie werden während des Verdauungsprozesses nicht gespalten. Diese präbiotische Eigenschaft können wir uns zunutze machen, um jene guten Bakterien zu “füttern”, welche essentiell für ein &lt;strong&gt;gesundes Gleichgewicht unseres Darm-Mikrobioms &lt;/strong&gt;sind.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Verzehrempfehlung:&lt;/strong&gt; täglich 1 TL in Müsli, Joghurt oder Smoothie.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Entgegen anderer Hersteller preisen wir Yacon-Pulver allerdings nicht als Zuckeralternative an. Seine Süsskraft erreicht bei Weitem nicht jene von Zucker oder anderen Süssstoffen, punktet dafür mit einer natürlichen Note, die leicht an Karamell erinnert. Zum süssen ist eher unser Yacon-Sirup geeignet.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>944</t>
+          <t>2919</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>280</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>Apfel Balsam Essig</t>
+          <t>Kürbis Püree</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>35.3</t>
+          <t>9.45</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>250 ml</t>
+          <t>400 ml</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>Öl und Essig - Essig</t>
+          <t>Konserven - Saucen</t>
+        </is>
+      </c>
+      <c r="I13" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_4wXmZou.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_i0sSP3V.jpeg</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;100% Apfel, ohne Konservierungsstoffe&lt;/p&gt;</t>
+          <t>&lt;p&gt;Handgemachtes Kürbis Püree aus Kürbis und ganz wenig Wasser.&lt;br&gt;Bewusst ungesalzen und ungewürzt - So kannst du es deinem Geschmack entsprechend zubereiten (süss oder salzig). Zudem ist die Kürbismasse eher dick. Damit kannst du sie je nach Gusto kreativ in der Küche einsetzen. Z.B. beliebig verdünnt als Suppe, als Zutat für Pancakes und Kuchen, zum Verdicken von Saucen usw.&amp;nbsp;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>945</t>
+          <t>2851</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>400</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>Quitten Gelée</t>
+          <t>Baby-Knollensellerie</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>10.6</t>
+          <t>1.8</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>235 ml</t>
+          <t>120 gr</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Wurzelgemüse</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_86Hsxj1.jpeg</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Handgemachtes Quitten-Gelée aus reif geernteten, komplett ungespritzten Demeter-Quitten.&lt;br&gt;Zuckerreduziert (nur 25% Zucker)&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_B7IrPAI.jpeg</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>2652</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>120</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>Johannisbeer Konfi - rot</t>
+          <t>Feder- und Palmkohl Mix (ProSpecieRara)</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>9.45</t>
+          <t>7.1</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>235 ml</t>
+          <t>300 gr</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_cQxRWWh.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_VbiarKa.jpeg</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Handgemachte Johannisbeer Konfi aus reif geernteten, komplett ungespritzten roten Demeter-Johannisbeeren.&lt;br&gt;Zuckerreduziert (nur 25% Zucker)&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;ProSpecieRara = alte, seltene Sorte&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
-          <t>941</t>
+          <t>2624</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>300</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>Süssmost, naturtrüb 5L</t>
+          <t>Kürbis - ganz</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>22.4</t>
+          <t>35.3</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>5 L</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Fruchtsäfte</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+        </is>
+      </c>
+      <c r="I16" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_GMJSFCC.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_4lweAzh-1.jpeg</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Süssmost aus komplett ungespritztem Demeter-Hochstammobst&lt;br&gt;Naturtrüb, pasteurisiert&lt;/p&gt;</t>
+          <t>&lt;p&gt;Französische Traditionssorte mit ausgezeichnetem Geschmack.&lt;/p&gt;&lt;p&gt;ProSpecieRara = alte, seltene Sorte&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>808</t>
+          <t>2646</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>Süssmost, naturtrüb 10L</t>
+          <t>Kürbis - Schnitz</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>8.25</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>10 L</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Fruchtsäfte</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+        </is>
+      </c>
+      <c r="I17" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_GMJSFCC-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_4lweAzh-2.jpeg</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Süssmost aus komplett ungespritztem Demeter-Hochstammobst&lt;br&gt;Naturtrüb, pasteurisiert&lt;/p&gt;</t>
+          <t>&lt;p&gt;Französische Traditionssorte mit ausgezeichnetem Geschmack.&lt;/p&gt;&lt;p&gt;ProSpecieRara = alte, seltene Sorte&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>809</t>
+          <t>2647</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>Herzpflaumen Coulis</t>
+          <t>Roter Krauser (ProSpecieRara)</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>9.45</t>
+          <t>7.1</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>235 ml</t>
+          <t>300 gr</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_63zX7D8.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_gMXyUKv.jpeg</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Handgemachtes Herzpflaumen-Coulis aus reif geernteten, komplett ungespritzten Demeter-Herzpflaumen.&lt;br&gt;Zuckerreduziert (nur 25% Zucker) / Bitter-süss im Geschmack - Der perfekte Begleiter z.B. für Vanilleglace&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;ProSpecieRara = alte, seltene Sorte&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>939</t>
+          <t>2621</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>300</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="0" t="inlineStr">
         <is>
+          <t>Halbhoher grüner Krauser (ProSpecieRara)</t>
+        </is>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>7.1</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>300 gr</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+        </is>
+      </c>
+      <c r="I19" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, Demeter</t>
+        </is>
+      </c>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_N2Tw36c.jpeg</t>
+        </is>
+      </c>
+      <c r="K19" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ProSpecieRara = alte, seltene Sorte&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O19" s="0" t="inlineStr">
+        <is>
+          <t>2622</t>
+        </is>
+      </c>
+      <c r="P19" s="0" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="0" t="inlineStr">
+        <is>
+          <t>Palmkohl (ProSpecieRara)</t>
+        </is>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>7.1</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>300 gr</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+        </is>
+      </c>
+      <c r="I20" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, Demeter</t>
+        </is>
+      </c>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_eJ4bPC6.jpeg</t>
+        </is>
+      </c>
+      <c r="K20" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ProSpecieRara = alte, seltene Sorte&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O20" s="0" t="inlineStr">
+        <is>
+          <t>2623</t>
+        </is>
+      </c>
+      <c r="P20" s="0" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" s="0" t="inlineStr">
+        <is>
+          <t>Yacon Wurzelknolle</t>
+        </is>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>14.15</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>1 Kg</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <t>Früchte, Gemüse, Nüsse und Samen - Wurzelgemüse</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, Demeter</t>
+        </is>
+      </c>
+      <c r="J21" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_85M3Ukk.jpeg</t>
+        </is>
+      </c>
+      <c r="K21" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Knackige, saftige Wurzelknolle, süsslich im Geschmack.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Vielfältig verwendbar:&lt;/strong&gt;&lt;br&gt;Neben dem Frischverzehr in Smoothies, Säften und Salaten (z.B. geraffelt), können die Knollen auch gekocht (Suppe, Kompott, Gemüsebeilage etc.) oder gebraten werden. Unser Geheimtipp: In kleinen Würfeln getrocknet, ergibt Yacon eine gesunde Nascherei - unbedingt ausprobieren!&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Gesundheitliche Vorteile:&lt;/strong&gt;&lt;br&gt;Yacon enthält reichlich FOS, Fructooligosaccharide, welche zu den löslichen Ballaststoffen und den wichtigsten Präbiotika zählen. Sie werden während des Verdauungsprozesses nicht gespalten. Diese präbiotische Eigenschaft können wir uns zunutze machen, um jene guten Bakterien zu “füttern”, welche essentiell für ein gesundes Gleichgewicht unseres Darm-Mikrobioms sind.&amp;nbsp;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O21" s="0" t="inlineStr">
+        <is>
+          <t>2611</t>
+        </is>
+      </c>
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" s="0" t="inlineStr">
+        <is>
+          <t>getrocknete Petersilie</t>
+        </is>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>4.75</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>15 gr</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>Früchte, Gemüse, Nüsse und Samen - Kräuter</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_VGIzoMM.jpeg</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Von Hand gepflückte Petersilie. Schonend getrocknet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O22" s="0" t="inlineStr">
+        <is>
+          <t>2565</t>
+        </is>
+      </c>
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" s="0" t="inlineStr">
+        <is>
+          <t>getrocknete Lindenblüten</t>
+        </is>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>5.9</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>15 gr</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>Kaffee, Tee und Aufgüsse - Tee</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_PegAZQk.jpeg</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Von Hand gepflückte Lindenblüten unserer Hoflinde. Schonend im Schatten getrocknet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O23" s="0" t="inlineStr">
+        <is>
+          <t>2566</t>
+        </is>
+      </c>
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" s="0" t="inlineStr">
+        <is>
+          <t>getrocknete Tomaten</t>
+        </is>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>16.5</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>100 gr</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse verarbeitet</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J24" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_s6Qrnui.jpeg</t>
+        </is>
+      </c>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Getrocknete, hofeigene Demeter Tomaten diverser Sorten - viele davon ProSpecieRara (alte, historische Sorten).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O24" s="0" t="inlineStr">
+        <is>
+          <t>2562</t>
+        </is>
+      </c>
+      <c r="P24" s="0" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" s="0" t="inlineStr">
+        <is>
+          <t>getrocknete Zucchetti</t>
+        </is>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>10.6</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>100 gr</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse verarbeitet</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J25" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_mRNtIyo.jpeg</t>
+        </is>
+      </c>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Getrocknete, hofeigene Demeter Zucchetti - intensiver im Geschmack als frische Zucchetti.&lt;/p&gt;&lt;p&gt;Vor dem Kochen am besten ein paar Stunden einweichen (Einweichwasser später unbedingt auch verwenden, da es ein wunderbarer Geschmacksträger ist). Eignet sich z.B. hervorragend für Lasagne und Co.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O25" s="0" t="inlineStr">
+        <is>
+          <t>2563</t>
+        </is>
+      </c>
+      <c r="P25" s="0" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" s="0" t="inlineStr">
+        <is>
+          <t>Orange Tomaten und Kräuter (Majoran, Rosmarin, Thymian)</t>
+        </is>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>14.15</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>435 ml</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>Konserven - Saucen</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J26" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_9EOQQgK-4.jpeg</t>
+        </is>
+      </c>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Verschiedene handgemachte Tomaten-Sugo. Alle Zutaten sind hofeigen, Demeter und komplett ungespritzt.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O26" s="0" t="inlineStr">
+        <is>
+          <t>2560</t>
+        </is>
+      </c>
+      <c r="P26" s="0" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="0" t="inlineStr">
+        <is>
+          <t>Curry-Zucchetti</t>
+        </is>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>9.45</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>235 ml</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>Konserven - Eingelegtes Gemüse</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_Uy9J73T.jpeg</t>
+        </is>
+      </c>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Handgemachte Curry-Zucchetti aus hofeigenen Demeter Zucchetti, Peperoni, Zwiebeln.&lt;br&gt;Verfeinert mit Weissweinessig, Curry und wenig Zucker.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O27" s="0" t="inlineStr">
+        <is>
+          <t>2561</t>
+        </is>
+      </c>
+      <c r="P27" s="0" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" s="0" t="inlineStr">
+        <is>
+          <t>Ratatouille</t>
+        </is>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>14.15</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>435 ml</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>Konserven - Saucen</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_8BytZvE.jpeg</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Handgemachtes Ratatouille aus Tomaten, Auberginen, Zucchetti, Peperoni, Zwiebeln, Kräuter (Majoran, Rosmarin, Thymian) - alle Zutaten sind hofeigen, demeter und komplett ungespritzt.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O28" s="0" t="inlineStr">
+        <is>
+          <t>2555</t>
+        </is>
+      </c>
+      <c r="P28" s="0" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" s="0" t="inlineStr">
+        <is>
+          <t>Tomaten und Basilikum</t>
+        </is>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>14.15</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>435 ml</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>Konserven - Saucen</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_9EOQQgK.jpeg</t>
+        </is>
+      </c>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Verschiedene handgemachte Tomaten-Sugo. Alle Zutaten sind hofeigen, Demeter und komplett ungespritzt.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O29" s="0" t="inlineStr">
+        <is>
+          <t>2556</t>
+        </is>
+      </c>
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" s="0" t="inlineStr">
+        <is>
+          <t>Tomaten und Zwiebeln</t>
+        </is>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>14.15</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>435 ml</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>Konserven - Saucen</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_9EOQQgK-1.jpeg</t>
+        </is>
+      </c>
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Verschiedene handgemachte Tomaten-Sugo. Alle Zutaten sind hofeigen, Demeter und komplett ungespritzt.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O30" s="0" t="inlineStr">
+        <is>
+          <t>2557</t>
+        </is>
+      </c>
+      <c r="P30" s="0" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" s="0" t="inlineStr">
+        <is>
+          <t>Tomaten und Knoblauch</t>
+        </is>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>14.15</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>435 ml</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>Konserven - Saucen</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J31" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_9EOQQgK-2.jpeg</t>
+        </is>
+      </c>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Verschiedene handgemachte Tomaten-Sugo. Alle Zutaten sind hofeigen, Demeter und komplett ungespritzt.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O31" s="0" t="inlineStr">
+        <is>
+          <t>2558</t>
+        </is>
+      </c>
+      <c r="P31" s="0" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" s="0" t="inlineStr">
+        <is>
+          <t>Orange Tomaten und Zwiebeln</t>
+        </is>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>14.15</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>435 ml</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>Konserven - Saucen</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_9EOQQgK-3.jpeg</t>
+        </is>
+      </c>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Verschiedene handgemachte Tomaten-Sugo. Alle Zutaten sind hofeigen, Demeter und komplett ungespritzt.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O32" s="0" t="inlineStr">
+        <is>
+          <t>2559</t>
+        </is>
+      </c>
+      <c r="P32" s="0" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" s="0" t="inlineStr">
+        <is>
+          <t>Mini-Kiwi Coulis</t>
+        </is>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>10.6</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>235 ml</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_pP5tDhk.jpeg</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Handgemachtes Mini-Kiwi Coulis aus reif geernteten, komplett ungespritzten Demeter-Mini-Kiwi.&lt;br&gt;Zuckerreduziert (nur 10% Zucker)&lt;/p&gt;&lt;p&gt;Coulis (von franz. couler: fliessen) sind erfrischende, fruchtige Saucen, die als sogenannte Spiegel unter, oder als Sauce zu einem Dessert serviert werden. Gut kombiniert machen die intensiven Farben der Coulis jedes Dessert zum Star.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O33" s="0" t="inlineStr">
+        <is>
+          <t>2551</t>
+        </is>
+      </c>
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" s="0" t="inlineStr">
+        <is>
+          <t>Birnenmus, zuckerfrei</t>
+        </is>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>10.6</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>435 ml</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_GYZ7NWL.jpeg</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Hofeigene Birnen (100%), ohne Zucker&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O34" s="0" t="inlineStr">
+        <is>
+          <t>2552</t>
+        </is>
+      </c>
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t>Pfirsich Schnitze</t>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>9.45</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>435 ml</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_hDpJCWk.jpeg</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eingelegte Pfirsich Schnitze (komplett ungespritzte Demeter-Pfirsiche).&lt;br&gt;Zuckerreduziert (nur10%).&lt;/p&gt;&lt;p&gt;Der zurückbleibende Saft hat einen super feinen Pfirsichgeschmack - kann also als Sirup oder Eistee verwendet werden.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O35" s="0" t="inlineStr">
+        <is>
+          <t>2553</t>
+        </is>
+      </c>
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" s="0" t="inlineStr">
+        <is>
+          <t>Zimt-Zwetschgen</t>
+        </is>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>10.6</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>435 ml</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_XzECcWk.jpeg</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eingelegte, halbierte Zwetschgen (komplett ungespritzte Demeter-Zwetschgen) mit einem Hauch von Zimt.&lt;br&gt;Zuckerreduziert (nur10%).&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O36" s="0" t="inlineStr">
+        <is>
+          <t>2554</t>
+        </is>
+      </c>
+      <c r="P36" s="0" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" s="0" t="inlineStr">
+        <is>
+          <t>Pfirsich Coulis</t>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>9.45</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>235 ml</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J37" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_rMimJED.jpeg</t>
+        </is>
+      </c>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Handgemachtes Pfirsich-Coulis aus reif geernteten, komplett ungespritzten Demeter-Pfirsichen.&lt;br&gt;Zuckerreduziert (nur 10% Zucker)&lt;/p&gt;&lt;p&gt;Coulis (von franz. couler: fliessen) sind erfrischende, fruchtige Saucen, die als sogenannte Spiegel unter, oder als Sauce zu einem Dessert serviert werden. Gut kombiniert machen die intensiven Farben der Coulis jedes Dessert zum Star.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O37" s="0" t="inlineStr">
+        <is>
+          <t>2550</t>
+        </is>
+      </c>
+      <c r="P37" s="0" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" s="0" t="inlineStr">
+        <is>
+          <t>Apfelmus zuckerfrei</t>
+        </is>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>10.6</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>435 ml</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_aFIewzY.jpeg</t>
+        </is>
+      </c>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Hofeigene Hochstamm-Äpfel (100%), ohne Zucker&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O38" s="0" t="inlineStr">
+        <is>
+          <t>807</t>
+        </is>
+      </c>
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" s="0" t="inlineStr">
+        <is>
+          <t>Wildrosenblüten-Sirup</t>
+        </is>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>9.45</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>500 ml</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>Getränke und Säfte - Sirup</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J39" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_j8kgvvg.jpeg</t>
+        </is>
+      </c>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Von Hand gepflücke Wildrosenblüten aus unseren Hecken und Wildstandorten - &amp;nbsp;direkt verarbeitet. Nur 30% Zucker.&lt;br&gt;Wie alles auf unserem Betrieb, werden auch die Rosen weder gespritzt, noch gedüngt.&lt;/p&gt;&lt;p&gt;Ein wahrer Genuss als Sirup, erfrischende Schorle mit Mineralwasser, zum Verfeinern von Sekt und Prosecco uvm.&lt;br&gt;Die angebrochene Flasche im Kühlschrank aufbewahren.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O39" s="0" t="inlineStr">
+        <is>
+          <t>987</t>
+        </is>
+      </c>
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t>500</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" s="0" t="inlineStr">
+        <is>
+          <t>Trauben Balsam Essig</t>
+        </is>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>35.3</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>250 ml</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>Öl und Essig - Essig</t>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_uiYwHtf.jpeg</t>
+        </is>
+      </c>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;100% Trauben, ohne Konservierungsstoffe&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O40" s="0" t="inlineStr">
+        <is>
+          <t>946</t>
+        </is>
+      </c>
+      <c r="P40" s="0" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" s="0" t="inlineStr">
+        <is>
+          <t>Johannisbeer Konfi - weiss</t>
+        </is>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>9.45</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>235 ml</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_eDqAUKh.jpeg</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Handgemachte Johannisbeer Konfi aus reif geernteten, komplett ungespritzten weissen Demeter-Johannisbeeren.&lt;br&gt;Zuckerreduziert (nur 25% Zucker)&lt;/p&gt;&lt;p&gt;Hinweis: Leider verlieren die hellen Johannisbeeren während dem Einkochen ihre typische gold-weisse Farbe und verfärben sich rot.&lt;br&gt;Die Konfi aus den weissen Johannisbeeren ist eine Nuance heller als jene aus den roten Johannisbeeren. Geschmacklich unterscheiden sich die beiden Sorten dennoch - am besten selber ausprobieren…&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O41" s="0" t="inlineStr">
+        <is>
+          <t>942</t>
+        </is>
+      </c>
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" s="0" t="inlineStr">
+        <is>
+          <t>Zwiebelsalz</t>
+        </is>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>8.85</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>130 gr</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>Saucen und Gewürze - Salz und Gewürze</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO</t>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_0vYMNAI.jpeg</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reinstes Steinsalz aus aus dem Herzen der Schweizer Alpen - verfeinert mit hofeigenem Frühlingszwiebelpulver.&lt;br&gt;Reich an Mineralien und Spurenelementen. Ohne Zusatzstoffe, also ohne Jod und Rieselhilfen.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O42" s="0" t="inlineStr">
+        <is>
+          <t>943</t>
+        </is>
+      </c>
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" s="0" t="inlineStr">
+        <is>
+          <t>getrocknete Frühlingszwiebeln</t>
+        </is>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>6.5</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>20 gr</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>Saucen und Gewürze - Salz und Gewürze</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_jyBbNRq.jpeg</t>
+        </is>
+      </c>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Zum verfeinern von Saucen und Suppen.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O43" s="0" t="inlineStr">
+        <is>
+          <t>944</t>
+        </is>
+      </c>
+      <c r="P43" s="0" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" s="0" t="inlineStr">
+        <is>
+          <t>Apfel Balsam Essig</t>
+        </is>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>35.3</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>250 ml</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>Öl und Essig - Essig</t>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_4wXmZou.jpeg</t>
+        </is>
+      </c>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;100% Apfel, ohne Konservierungsstoffe&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O44" s="0" t="inlineStr">
+        <is>
+          <t>945</t>
+        </is>
+      </c>
+      <c r="P44" s="0" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" s="0" t="inlineStr">
+        <is>
+          <t>Quitten Gelée</t>
+        </is>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>10.6</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>235 ml</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_86Hsxj1.jpeg</t>
+        </is>
+      </c>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Handgemachtes Quitten-Gelée aus reif geernteten, komplett ungespritzten Demeter-Quitten.&lt;br&gt;Zuckerreduziert (nur 25% Zucker)&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O45" s="0" t="inlineStr">
+        <is>
+          <t>940</t>
+        </is>
+      </c>
+      <c r="P45" s="0" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" s="0" t="inlineStr">
+        <is>
+          <t>Johannisbeer Konfi - rot</t>
+        </is>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>9.45</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>235 ml</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_cQxRWWh.jpeg</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Handgemachte Johannisbeer Konfi aus reif geernteten, komplett ungespritzten roten Demeter-Johannisbeeren.&lt;br&gt;Zuckerreduziert (nur 25% Zucker)&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O46" s="0" t="inlineStr">
+        <is>
+          <t>941</t>
+        </is>
+      </c>
+      <c r="P46" s="0" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" s="0" t="inlineStr">
+        <is>
+          <t>Süssmost, naturtrüb 5L</t>
+        </is>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>22.4</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>5 L</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>Getränke und Säfte - Fruchtsäfte</t>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_RCeaotc.jpeg</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Süssmost aus komplett ungespritztem Demeter-Hochstammobst&lt;br&gt;Naturtrüb, pasteurisiert&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O47" s="0" t="inlineStr">
+        <is>
+          <t>808</t>
+        </is>
+      </c>
+      <c r="P47" s="0" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" s="0" t="inlineStr">
+        <is>
+          <t>Süssmost, naturtrüb 10L</t>
+        </is>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>10 L</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>Getränke und Säfte - Fruchtsäfte</t>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_RCeaotc-1.jpeg</t>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Süssmost aus komplett ungespritztem Demeter-Hochstammobst&lt;br&gt;Naturtrüb, pasteurisiert&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O48" s="0" t="inlineStr">
+        <is>
+          <t>809</t>
+        </is>
+      </c>
+      <c r="P48" s="0" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49" s="0" t="inlineStr">
+        <is>
+          <t>Herzpflaumen Coulis</t>
+        </is>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>9.45</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>235 ml</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_63zX7D8.jpeg</t>
+        </is>
+      </c>
+      <c r="K49" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Handgemachtes Herzpflaumen-Coulis aus reif geernteten, komplett ungespritzten Demeter-Herzpflaumen.&lt;br&gt;Zuckerreduziert (nur 25% Zucker) / Bitter-süss im Geschmack - Der perfekte Begleiter z.B. für Vanilleglace.&lt;/p&gt;&lt;p&gt;Coulis (von franz. couler: fliessen) sind erfrischende, fruchtige Saucen, die als sogenannte Spiegel unter, oder als Sauce zu einem Dessert serviert werden. Gut kombiniert machen die intensiven Farben der Coulis jedes Dessert zum Star.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O49" s="0" t="inlineStr">
+        <is>
+          <t>939</t>
+        </is>
+      </c>
+      <c r="P49" s="0" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" s="0" t="inlineStr">
+        <is>
           <t>Himbeer-Balsamico</t>
         </is>
       </c>
-      <c r="B19" s="0" t="inlineStr">
+      <c r="B50" s="0" t="inlineStr">
         <is>
           <t>24.75</t>
         </is>
       </c>
-      <c r="C19" s="0" t="inlineStr">
+      <c r="C50" s="0" t="inlineStr">
         <is>
           <t>500 ml</t>
         </is>
       </c>
-      <c r="D19" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G19" s="0" t="inlineStr">
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
         <is>
           <t>Öl und Essig - Essig</t>
         </is>
       </c>
-      <c r="I19" s="0" t="inlineStr">
+      <c r="I50" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
-      <c r="J19" s="0" t="inlineStr">
+      <c r="J50" s="0" t="inlineStr">
         <is>
           <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_9C5QPys.jpeg</t>
         </is>
       </c>
-      <c r="K19" s="0" t="inlineStr">
+      <c r="K50" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Weisser Bio-Balsamico, verfeinert mit hofeigenen (komplett ungespritzten) Demeter-Himbeeren.&lt;br&gt;Die Himbeeren verleihen dem Balsamico die rote Farbe und fruchtige Süsse.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O19" s="0" t="inlineStr">
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t>Hof Brachland</t>
+        </is>
+      </c>
+      <c r="O50" s="0" t="inlineStr">
         <is>
           <t>806</t>
         </is>
       </c>
-      <c r="P19" s="0" t="inlineStr">
+      <c r="P50" s="0" t="inlineStr">
         <is>
           <t>500</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>