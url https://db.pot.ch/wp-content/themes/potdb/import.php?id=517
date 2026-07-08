--- v1 (2026-04-17)
+++ v2 (2026-07-08)
@@ -142,245 +142,245 @@
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>supplier</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>tax</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
           <t>pot_id</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>weight</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>Rosmarin getrocknet</t>
+          <t>Brennnessel - Pulver 40g</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>29.3</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>30 gr</t>
+          <t>40 gr</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Saucen und Gewürze - Salz und Gewürze</t>
+          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_M3ZUvHE.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_rUbY4Eo-1.jpeg</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Handverlesen, nach Mondwissen geerntet, schonend getrocknet, intensiv aromatisch.&lt;br&gt;Aus regenerativem, konsequent pflanzenbasiertem Anbau – ohne jegliche Spritzmittel.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Die von Hand geernteten, jungen Brennnessseltriebe werden schonend am Schatten getrocknet und später zu feinem Pulver vermahlen. So bleiben die wertvollen Inhaltsstoffe bestmöglich erhalten.&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Gesundheitliche Vorteile:&lt;/strong&gt;&lt;br&gt;Junge Brennnesselblätter enthalten besonders viel Eisen, Kalzium, Magnesium, Vitamin C und Silizium, stecken aber auch voller Chlorophyll.&lt;br&gt;Vor allem im Frühling wird die Brennnessel, die in vielen Kulturen als Heilkraut gilt, wegen ihrer harntreibenden Inhaltsstoffe zur Entgiftung des Blutes eingenommen. Zudem gilt die Brennnessel als entzündungshemmend, beruhigend bei arthritischen Schmerzen und lindernd bei Allergien.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ideen zur Verwendung:&lt;/strong&gt;&lt;br&gt;Das Bio-Brennnesselpulver eignet sich hervorragend für grüne Smoothies, Dips, Dressings oder selbstgemachte Saucen oder Brotaufstriche. Auch Nudel- und Kuchenteige lassen sich mit dem Pulver grün einfärben. Es kann sogar für selbst selbst gemachte Kosmetika, beispielsweise für ein Brennnesselshampoo, eingesetzt werden.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>2917</t>
+          <t>2924</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>Brennnessel - Pulver 40g</t>
+          <t>Brennnessel - Pulver 90g</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>29.3</t>
+          <t>64.6</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>40 gr</t>
+          <t>90 gr</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_rUbY4Eo-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_rUbY4Eo-2.jpeg</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Die von Hand geernteten, jungen Brennnessseltriebe werden schonend am Schatten getrocknet und später zu feinem Pulver vermahlen. So bleiben die wertvollen Inhaltsstoffe bestmöglich erhalten.&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Gesundheitliche Vorteile:&lt;/strong&gt;&lt;br&gt;Junge Brennnesselblätter enthalten besonders viel Eisen, Kalzium, Magnesium, Vitamin C und Silizium, stecken aber auch voller Chlorophyll.&lt;br&gt;Vor allem im Frühling wird die Brennnessel, die in vielen Kulturen als Heilkraut gilt, wegen ihrer harntreibenden Inhaltsstoffe zur Entgiftung des Blutes eingenommen. Zudem gilt die Brennnessel als entzündungshemmend, beruhigend bei arthritischen Schmerzen und lindernd bei Allergien.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ideen zur Verwendung:&lt;/strong&gt;&lt;br&gt;Das Bio-Brennnesselpulver eignet sich hervorragend für grüne Smoothies, Dips, Dressings oder selbstgemachte Saucen oder Brotaufstriche. Auch Nudel- und Kuchenteige lassen sich mit dem Pulver grün einfärben. Es kann sogar für selbst selbst gemachte Kosmetika, beispielsweise für ein Brennnesselshampoo, eingesetzt werden.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>2924</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>Brennnessel - Pulver 90g</t>
+          <t>Rosmarin getrocknet</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>64.6</t>
+          <t>14</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>90 gr</t>
+          <t>30 gr</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>Superfoods und Nahrungsergänzung - Unkategorisiert</t>
+          <t>Saucen und Gewürze - Salz und Gewürze</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, Demeter</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_rUbY4Eo-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_M3ZUvHE.jpeg</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Die von Hand geernteten, jungen Brennnessseltriebe werden schonend am Schatten getrocknet und später zu feinem Pulver vermahlen. So bleiben die wertvollen Inhaltsstoffe bestmöglich erhalten.&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Gesundheitliche Vorteile:&lt;/strong&gt;&lt;br&gt;Junge Brennnesselblätter enthalten besonders viel Eisen, Kalzium, Magnesium, Vitamin C und Silizium, stecken aber auch voller Chlorophyll.&lt;br&gt;Vor allem im Frühling wird die Brennnessel, die in vielen Kulturen als Heilkraut gilt, wegen ihrer harntreibenden Inhaltsstoffe zur Entgiftung des Blutes eingenommen. Zudem gilt die Brennnessel als entzündungshemmend, beruhigend bei arthritischen Schmerzen und lindernd bei Allergien.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ideen zur Verwendung:&lt;/strong&gt;&lt;br&gt;Das Bio-Brennnesselpulver eignet sich hervorragend für grüne Smoothies, Dips, Dressings oder selbstgemachte Saucen oder Brotaufstriche. Auch Nudel- und Kuchenteige lassen sich mit dem Pulver grün einfärben. Es kann sogar für selbst selbst gemachte Kosmetika, beispielsweise für ein Brennnesselshampoo, eingesetzt werden.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Handverlesen, nach Mondwissen geerntet, schonend getrocknet, intensiv aromatisch.&lt;br&gt;Aus regenerativem, konsequent pflanzenbasiertem Anbau – ohne jegliche Spritzmittel.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
-          <t>2925</t>
+          <t>2917</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Randen - Pulver 70g</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>23.45</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>70 gr</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
@@ -3142,153 +3142,153 @@
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Handgemachte Johannisbeer Konfi aus reif geernteten, komplett ungespritzten roten Demeter-Johannisbeeren.&lt;br&gt;Zuckerreduziert (nur 25% Zucker)&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Im Sturzglas - damit der letzte Rest genossen werden kann.&lt;/li&gt;&lt;li&gt;Deckel mit weichmacherfreiem Kunststoff - damit auch hier keine Rückstände bleiben&lt;/li&gt;&lt;li&gt;Leicht ablösbare Etiketten&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t>941</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t>235</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>Süssmost, naturtrüb 5L</t>
+          <t>Süssmost naturtrüb 5L</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>22.4</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>5 L</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>Getränke und Säfte - Fruchtsäfte</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_RCeaotc.jpeg</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Süssmost aus komplett ungespritztem Demeter-Hochstammobst&lt;br&gt;Naturtrüb, pasteurisiert&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Süssmost (naturtrüb/pasteurisiert) aus komplett ungespritztem Demeter-Hochstammobst&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unser Süssmost ist eine geschmackliche Vielfalt aus allen Apfelsorten unseres Hofs (viele davon ProSpecieRara) und einer kleinen Zugabe von Mostbirnen. Somit ist jede Charge ein Geschmacks-Unikat. Zudem ist unser Süssmost naturtrüb, also nicht gefiltert. Durch das enthaltene Fruchtfleisch ist naturtrüber Apfelsaft reicher an sekundären Pflanzenstoffen und Antioxidantien (hauptsächlich&amp;nbsp;Polyphenole), als gefilteter Saft.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hinweis zur Haltbarkeit:&lt;/strong&gt; Der Süssmost ist angebrochen ohne weiteres mehrere Monate haltbar. Wir ahben das schon über sie Sommermonate ausprobiert und keinen sauren Most erhalten &amp;#x1f609;. Es muss lediglich darauf geachtet werden, dass keine Luft in den Süssmost gelangt! &amp;nbsp;Das löst man ganz einfach, indem der Süssmost beim Auslassen so angehoben wird, keine Luft angesaugt wird, also um den Auslass immer Saft ist.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
           <t>808</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>Süssmost, naturtrüb 10L</t>
+          <t>Süssmost naturtrüb 10L</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>10 L</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>Getränke und Säfte - Fruchtsäfte</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_RCeaotc-1.jpeg</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Süssmost aus komplett ungespritztem Demeter-Hochstammobst&lt;br&gt;Naturtrüb, pasteurisiert&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Süssmost (naturtrüb/pasteurisiert) aus komplett ungespritztem Demeter-Hochstammobst&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unser Süssmost ist eine geschmackliche Vielfalt aus allen Apfelsorten unseres Hofs (viele davon ProSpecieRara) und einer kleinen Zugabe von Mostbirnen. Somit ist jede Charge ein Geschmacks-Unikat. Zudem ist unser Süssmost naturtrüb, also nicht gefiltert. Durch das enthaltene Fruchtfleisch ist naturtrüber Apfelsaft reicher an sekundären Pflanzenstoffen und Antioxidantien (hauptsächlich&amp;nbsp;Polyphenole), als gefilteter Saft.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hinweis zur Haltbarkeit:&lt;/strong&gt; Der Süssmost ist angebrochen ohne weiteres mehrere Monate haltbar. Wir ahben das schon über sie Sommermonate ausprobiert und keinen sauren Most erhalten &amp;#x1f609;. Es muss lediglich darauf geachtet werden, dass keine Luft in den Süssmost gelangt! &amp;nbsp;Das löst man ganz einfach, indem der Süssmost beim Auslassen so angehoben wird, keine Luft angesaugt wird, also um den Auslass immer Saft ist.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>Hof Brachland</t>
         </is>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
           <t>809</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>Herzpflaumen Coulis</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">