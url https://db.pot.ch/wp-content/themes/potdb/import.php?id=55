--- v0 (2025-11-02)
+++ v1 (2026-04-17)
@@ -142,5787 +142,6278 @@
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>supplier</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>tax</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
           <t>pot_id</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>weight</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>Gerste Körner 5kg</t>
+          <t>Emmer Mafaldine 500g</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>16.5</t>
+          <t>7.5</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-20.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/04/Gallery_IMG_iYGdV7H.jpeg</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>1447</t>
+          <t>3182</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>Gerste Körner 25kg</t>
+          <t>Schüblig 2er pack 200g</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>14</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>0 </t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Wurst und Trockenfleisch - Andere Aufschnitte</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>BioSuisse, CH BIO</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-21.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/04/Gallery_IMG_KcaTV0d-1.jpeg</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Fleisch von unseren Mutterkühen, verarbeitet in einer nahegelegenen Buuremetzg&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>1448</t>
+          <t>3183</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>Gerste Körner 500g</t>
+          <t>Emmer Mafaldine</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>14</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>0 </t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-18.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/04/Gallery_IMG_qcQYZ52.jpeg</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
-          <t>1445</t>
+          <t>3181</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>Gerste Körner 1kg</t>
+          <t>Cameline Öl 2.5dl</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>3.7</t>
+          <t>15</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>0.25 Kg</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Öl und Essig - Speiseöl</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-19.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/04/Gallery_IMG_yci7lCQ.jpeg</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Die Ölfrüchte werden von uns angebaut und auf dem Hof schonend kalt gepresst&lt;/p&gt;&lt;p&gt;kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>1446</t>
+          <t>3180</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0.25</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>Haferflocken grob, ungedarrt 1kg</t>
+          <t>Goldhirse 5kg</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>6.1</t>
+          <t>45</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
-      <c r="I6" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Flocken lassen wir unsere Körner im nahegelegenen Elgg.&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Goldhirse wird von uns angebaut und in der Tiefenmühle, Weiningen TG geschält und gereinigt.&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>833</t>
+          <t>2966</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>Haferflocken grob, ungedarrt 4 kg</t>
+          <t>Goldhirse 25kg</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>220</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
-      <c r="I7" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Flocken lassen wir unsere Körner im nahegelegenen Elgg.&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Goldhirse wird von uns angebaut und in der Tiefenmühle, Weiningen TG geschält und gereinigt.&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
-          <t>834</t>
+          <t>2967</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>Haferflocken grob, ungedarrt 20kg</t>
+          <t>Platterbsen 500g</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>6.5</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Hülsenfrüchte - Andere Hülsenfrüchte</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-17.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_Ltzp2Im.jpeg</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Flocken lassen wir unsere Körner im nahegelegenen Elgg.&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Platterbse - eine wieder entdeckte Leguminose mit feinem Geschmack, zu verwenden wie Bohnen, Erbsen oder Kichererbsen.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Verarbeitungshinweis: über Nacht einweichen, Einweichwasser wegleeren, weichkochen, erst am Schluss salzen.&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
-          <t>835</t>
+          <t>2970</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>Hafer Körner 5kg</t>
+          <t>Platterbsen 1kg</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>13</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Hülsenfrüchte - Andere Hülsenfrüchte</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-13.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_Ltzp2Im-1.jpeg</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Trotz sorgfältiger Reinigung sind vereinzelt Spelzen enthalten&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Platterbse - eine wieder entdeckte Leguminose mit feinem Geschmack, zu verwenden wie Bohnen, Erbsen oder Kichererbsen.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Verarbeitungshinweis: über Nacht einweichen, Einweichwasser wegleeren, weichkochen, erst am Schluss salzen.&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>632</t>
+          <t>2971</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>Hafer Körner 25kg</t>
+          <t>Platterbsen 5kg</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>61.5</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Hülsenfrüchte - Andere Hülsenfrüchte</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-14.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_Ltzp2Im-2.jpeg</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Trotz sorgfältiger Reinigung sind vereinzelt Spelzen enthalten&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Platterbse - eine wieder entdeckte Leguminose mit feinem Geschmack, zu verwenden wie Bohnen, Erbsen oder Kichererbsen.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Verarbeitungshinweis: über Nacht einweichen, Einweichwasser wegleeren, weichkochen, erst am Schluss salzen.&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
-          <t>633</t>
+          <t>2972</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>Hafer Körner 1kg</t>
+          <t>Platterbsen 25kg</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>5.3</t>
+          <t>300</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Hülsenfrüchte - Andere Hülsenfrüchte</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-12.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_Ltzp2Im-3.jpeg</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Trotz sorgfältiger Reinigung sind vereinzelt Spelzen enthalten&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Platterbse - eine wieder entdeckte Leguminose mit feinem Geschmack, zu verwenden wie Bohnen, Erbsen oder Kichererbsen.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Verarbeitungshinweis: über Nacht einweichen, Einweichwasser wegleeren, weichkochen, erst am Schluss salzen.&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>631</t>
+          <t>2973</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>Dinkelkörner 1kg</t>
+          <t>Hirse Gries 500g</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>5.3</t>
+          <t>6.5</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
-      <c r="I12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-9.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_GjXsdz4.jpeg</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Hirse Griess kann wie Polenta gekocht, süss wie Porridge oder wie anderes Griess verwendet werden&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>637</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>Dinkelkörner 5kg</t>
+          <t>Hirse Griess 1kg</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>24.5</t>
+          <t>13</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
-      <c r="I13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-10.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_GjXsdz4-1.jpeg</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Hirse Griess kann wie Polenta gekocht, süss wie Porridge oder wie anderes Griess verwendet werden&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>594</t>
+          <t>638</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>Dinkelkörner 25kg</t>
+          <t>Hirse Griess 5kg</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>61.5</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
-      <c r="I14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-11.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_GjXsdz4-2.jpeg</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Hirse Griess kann wie Polenta gekocht, süss wie Porridge oder wie anderes Griess verwendet werden&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>639</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>Grüne Linsen 1kg</t>
+          <t>Hirse Mehl hell 500g</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>6.5</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>Hülsenfrüchte - Linsen</t>
-[...4 lines deleted...]
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_ObgIc0s-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_ibqrlRT.jpeg</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Grüne Linsen sind ein wichtiger pflanzlicher Eiweisslieferant in der Ernährung und schmecken ausgezeichnet&lt;/p&gt;&lt;p&gt;Unsere Empfehlung: die Linsen 1-2h einweichen und dann ca.30min koche&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Hirse Mehl kann zum backen oder für Saucen verwendet werden&lt;/p&gt;&lt;p&gt;kann Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>640</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>Grüne Linsen 5kg</t>
+          <t>Hirse Mehl hell 1kg</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>61.5</t>
+          <t>13</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>Hülsenfrüchte - Linsen</t>
-[...4 lines deleted...]
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_ObgIc0s-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_ibqrlRT-1.jpeg</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Grüne Linsen sind ein wichtiger pflanzlicher Eiweisslieferant in der Ernährung und schmecken ausgezeichnet&lt;/p&gt;&lt;p&gt;Unsere Empfehlung: die Linsen 1-2h einweichen und dann ca.30min koche&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Hirse Mehl kann zum backen oder für Saucen verwendet werden&lt;/p&gt;&lt;p&gt;kann Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>641</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>Grüne Linsen 25kg</t>
+          <t>Gerste Körner 5kg</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>16.5</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>25 Kg</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>Hülsenfrüchte - Linsen</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_ObgIc0s-3.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_rI05CUN-2.jpeg</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Grüne Linsen sind ein wichtiger pflanzlicher Eiweisslieferant in der Ernährung und schmecken ausgezeichnet&lt;/p&gt;&lt;p&gt;Unsere Empfehlung: die Linsen 1-2h einweichen und dann ca.30min koche&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>1447</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>Dinkelmehl Vollkorn 1kg</t>
+          <t>Gerste Körner 25kg</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>5.5</t>
+          <t>77</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-6.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_rI05CUN-3.jpeg</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>563</t>
+          <t>1448</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>Dinkelmehl Vollkorn 5kg</t>
+          <t>Gerste Körner 500g</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-7.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_rI05CUN.jpeg</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>Dinkelmehl Vollkorn 25kg</t>
+          <t>Gerste Körner 1kg</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>3.7</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-8.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_rI05CUN-1.jpeg</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>1446</t>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>Grüne Linsen 500g</t>
+          <t>Haferflocken grob, ungedarrt 1kg</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>6.5</t>
+          <t>6.1</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>Hülsenfrüchte - Linsen</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_ObgIc0s.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-15.jpeg</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Grüne Linsen sind ein wichtiger pflanzlicher Eiweisslieferant in der Ernährung und schmecken ausgezeichnet&lt;/p&gt;&lt;p&gt;Unsere Empfehlung: die Linsen 1-2h einweichen und dann ca.30min koche&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Flocken lassen wir unsere Körner im nahegelegenen Elgg.&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>833</t>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>Dinkelmehl Ruch 25kg</t>
+          <t>Haferflocken grob, ungedarrt 4 kg</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>22</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-16.jpeg</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Flocken lassen wir unsere Körner im nahegelegenen Elgg.&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
-          <t>470</t>
+          <t>834</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>Dinkelmehl Halbweiss 1kg</t>
+          <t>Haferflocken grob, ungedarrt 20kg</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>5.5</t>
+          <t>88</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-3.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-17.jpeg</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Flocken lassen wir unsere Körner im nahegelegenen Elgg.&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>835</t>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>Dinkelmehl Halbweiss 5kg</t>
+          <t>Hafer Körner 5kg</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>5 Kg</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-4.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-13.jpeg</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Trotz sorgfältiger Reinigung sind vereinzelt Spelzen enthalten&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>632</t>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>Dinkelmehl Halbweiss 25kg</t>
+          <t>Hafer Körner 25kg</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>88</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>25 Kg</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-5.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-14.jpeg</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Trotz sorgfältiger Reinigung sind vereinzelt Spelzen enthalten&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>633</t>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>Dinkelmehl Ruch 1kg</t>
+          <t>Hafer Körner 1kg</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>5.5</t>
+          <t>5.3</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-12.jpeg</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unser Hafer ist Nackthafer, ungedarrt und keimfähig&lt;/p&gt;&lt;p&gt;Trotz sorgfältiger Reinigung sind vereinzelt Spelzen enthalten&lt;/p&gt;&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
-          <t>434</t>
+          <t>631</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>Dinkelmehl Ruch 5kg</t>
+          <t>Dinkelkörner 1kg</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>5.3</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-9.jpeg</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>593</t>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>Weizen Casarecce 500g</t>
+          <t>Dinkelkörner 5kg</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>6.8</t>
+          <t>24.5</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_iYGdV7H.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-10.jpeg</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
-          <t>994</t>
+          <t>594</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>Roggen Radiatori 400g</t>
+          <t>Dinkelkörner 25kg</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>5.8</t>
+          <t>88</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>0.4 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_iYGdV7H-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-11.jpeg</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
-          <t>995</t>
+          <t>595</t>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
-          <t>0.4</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>Einkorn Gnocchetti 500g</t>
+          <t>Grüne Linsen 1kg</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>7.5</t>
+          <t>13</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
+          <t>Hülsenfrüchte - Linsen</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_iYGdV7H-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_ObgIc0s-1.jpeg</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Grüne Linsen sind ein wichtiger pflanzlicher Eiweisslieferant in der Ernährung und schmecken ausgezeichnet&lt;/p&gt;&lt;p&gt;Unsere Empfehlung: die Linsen 1-2h einweichen und dann ca.30min koche&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>448</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>Dinkel Vollkorn Rigatoni 500g</t>
+          <t>Grüne Linsen 5kg</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>6.8</t>
+          <t>61.5</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
+          <t>Hülsenfrüchte - Linsen</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_iYGdV7H-3.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_ObgIc0s-2.jpeg</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Grüne Linsen sind ein wichtiger pflanzlicher Eiweisslieferant in der Ernährung und schmecken ausgezeichnet&lt;/p&gt;&lt;p&gt;Unsere Empfehlung: die Linsen 1-2h einweichen und dann ca.30min koche&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
-          <t>997</t>
+          <t>449</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>Weizen Casarecce offen</t>
+          <t>Grüne Linsen 25kg</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>12.3</t>
+          <t>300</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>0 </t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
+          <t>Hülsenfrüchte - Linsen</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_qcQYZ52.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_ObgIc0s-3.jpeg</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Grüne Linsen sind ein wichtiger pflanzlicher Eiweisslieferant in der Ernährung und schmecken ausgezeichnet&lt;/p&gt;&lt;p&gt;Unsere Empfehlung: die Linsen 1-2h einweichen und dann ca.30min koche&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
-          <t>990</t>
+          <t>450</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>Roggen Radiatori offen</t>
+          <t>Dinkelmehl Vollkorn 1kg</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>12.3</t>
+          <t>5.5</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>0 </t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_qcQYZ52-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-6.jpeg</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
-          <t>991</t>
+          <t>563</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>Einkorn Gnocchetti offen</t>
+          <t>Dinkelmehl Vollkorn 5kg</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>0 </t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_qcQYZ52-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-7.jpeg</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>564</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>Quitten Schnaps 40% 5dl</t>
+          <t>Dinkelmehl Vollkorn 25kg</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>130</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>0.5 L</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>Bier, Wein und Alkohol - Alkoholische Getränke</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Pqqo9Ms-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-8.jpeg</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>565</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>Berner Rose 40% 5dl</t>
+          <t>Grüne Linsen 500g</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>6.5</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>0.5 L</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>Bier, Wein und Alkohol - Alkoholische Getränke</t>
+          <t>Hülsenfrüchte - Linsen</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Pqqo9Ms-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_ObgIc0s.jpeg</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
+          <t>&lt;p&gt;Grüne Linsen sind ein wichtiger pflanzlicher Eiweisslieferant in der Ernährung und schmecken ausgezeichnet&lt;/p&gt;&lt;p&gt;Unsere Empfehlung: die Linsen 1-2h einweichen und dann ca.30min koche&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten und Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>447</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>Alter Träsch 40% 5dl</t>
+          <t>Dinkelmehl Ruch 25kg</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>130</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>0.5 L</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>Bier, Wein und Alkohol - Alkoholische Getränke</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Pqqo9Ms-3.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-2.jpeg</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>470</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>Gravensteiner 40% 5dl</t>
+          <t>Dinkelmehl Halbweiss 1kg</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>5.5</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>0.5 L</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>Bier, Wein und Alkohol - Alkoholische Getränke</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Pqqo9Ms-4.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-3.jpeg</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>560</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>Zwetschgen Schnaps 40% 5dl</t>
+          <t>Dinkelmehl Halbweiss 5kg</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>0.5 L</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>Bier, Wein und Alkohol - Alkoholische Getränke</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Pqqo9Ms.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-4.jpeg</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
-          <t>669</t>
+          <t>561</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>Rapsöl 5dl</t>
+          <t>Dinkelmehl Halbweiss 25kg</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>130</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>Öl und Essig - Speiseöl</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_yci7lCQ.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-5.jpeg</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Die Ölfrüchte werden von uns angebaut und auf dem Hof schonend kalt gepresst&lt;/p&gt;&lt;p&gt;kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
-          <t>656</t>
+          <t>562</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>Leinöl 2.5dl</t>
+          <t>Dinkelmehl Ruch 1kg</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>5.5</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>0.25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>Öl und Essig - Speiseöl</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_yci7lCQ-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i.jpeg</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Die Ölfrüchte werden von uns angebaut und auf dem Hof schonend kalt gepresst&lt;/p&gt;&lt;p&gt;kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>434</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>Leinöl 5dl</t>
+          <t>Dinkelmehl Ruch 5kg</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>26.5</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>Öl und Essig - Speiseöl</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_yci7lCQ-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/10/Gallery_IMG_XshuV0i-1.jpeg</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Die Ölfrüchte werden von uns angebaut und auf dem Hof schonend kalt gepresst&lt;/p&gt;&lt;p&gt;kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>435</t>
         </is>
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>Rapsöl 5l</t>
+          <t>Weizen Casarecce 500g</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>6.8</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>Öl und Essig - Speiseöl</t>
+          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_yci7lCQ-3.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_iYGdV7H.jpeg</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Die Ölfrüchte werden von uns angebaut und auf dem Hof schonend kalt gepresst&lt;/p&gt;&lt;p&gt;kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>994</t>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>Sonnenblumenöl High oleic 5dl</t>
+          <t>Roggen Radiatori 400g</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>5.8</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>0.4 Kg</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>Öl und Essig - Speiseöl</t>
+          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_yci7lCQ-4.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_iYGdV7H-1.jpeg</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Die Ölfrüchte werden von uns angebaut und auf dem Hof schonend kalt gepresst&lt;/p&gt;&lt;p&gt;kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>995</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>0.4</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>Rhabarber Sirup 5dl</t>
+          <t>Weizen Casarecce offen</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>8.5</t>
+          <t>12.3</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>0 </t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Sirup</t>
+          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>CH BIO</t>
+          <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_bHRUAXf-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_qcQYZ52.jpeg</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>990</t>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>Kräuter Sirup 5dl</t>
+          <t>Roggen Radiatori offen</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>8.5</t>
+          <t>12.3</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>0 </t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Sirup</t>
+          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>CH BIO</t>
+          <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_bHRUAXf-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/06/Gallery_IMG_qcQYZ52-1.jpeg</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
+          <t>&lt;p&gt;Unsere Pasta werden in Suhr vom Töpferhaus hergestellt, begleitete Menschen kreiereen mit unserem Mehl in &amp;nbsp;liebevoller Handarbeit leckere Teigwaren .&lt;/p&gt;&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
-          <t>655</t>
+          <t>991</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>Süssmost Naturtrüb 5l  Bag in Box</t>
+          <t>Quitten Schnaps 40% 5dl</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>28</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>0.5 L</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Fruchtsäfte</t>
+          <t>Bier, Wein und Alkohol - Alkoholische Getränke</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Pqqo9Ms-1.jpeg</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>670</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>Süssmost Naturtrüb 5l ohne Karton</t>
+          <t>Alter Träsch 40% 5dl</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>28</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>0.5 L</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Fruchtsäfte</t>
+          <t>Bier, Wein und Alkohol - Alkoholische Getränke</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Pqqo9Ms-3.jpeg</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
-          <t>650</t>
+          <t>672</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>Süssmost Naturtrüb 10l Bag in Box</t>
+          <t>Gravensteiner 40% 5dl</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>28</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>10 Kg</t>
+          <t>0.5 L</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Fruchtsäfte</t>
+          <t>Bier, Wein und Alkohol - Alkoholische Getränke</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Pqqo9Ms-4.jpeg</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>673</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>Süssmost Naturtrüb 10l ohne Karton</t>
+          <t>Zwetschgen Schnaps 40% 5dl</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>28</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>10 Kg</t>
+          <t>0.5 L</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Fruchtsäfte</t>
+          <t>Bier, Wein und Alkohol - Alkoholische Getränke</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-3.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Pqqo9Ms.jpeg</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>669</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>Holunder Sirup 5dl</t>
+          <t>Rapsöl 5dl</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>8.5</t>
+          <t>14</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Sirup</t>
+          <t>Öl und Essig - Speiseöl</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>CH BIO</t>
+          <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_bHRUAXf.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_yci7lCQ.jpeg</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
+          <t>&lt;p&gt;Die Ölfrüchte werden von uns angebaut und auf dem Hof schonend kalt gepresst&lt;/p&gt;&lt;p&gt;kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
-          <t>653</t>
+          <t>656</t>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>Einkorn Körner 25kg</t>
+          <t>Leinöl 2.5dl</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>9</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>0.25 Kg</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Öl und Essig - Speiseöl</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-5.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_yci7lCQ-1.jpeg</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Die Ölfrüchte werden von uns angebaut und auf dem Hof schonend kalt gepresst&lt;/p&gt;&lt;p&gt;kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>657</t>
         </is>
       </c>
       <c r="P52" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>0.25</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>Emmer Körner 1kg</t>
+          <t>Leinöl 5dl</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>6.4</t>
+          <t>15</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Öl und Essig - Speiseöl</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-6.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_yci7lCQ-2.jpeg</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Die Ölfrüchte werden von uns angebaut und auf dem Hof schonend kalt gepresst&lt;/p&gt;&lt;p&gt;kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>658</t>
         </is>
       </c>
       <c r="P53" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>Emmer Körner 5kg</t>
+          <t>Rapsöl 5l</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>5 Kg</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Öl und Essig - Speiseöl</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-7.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_yci7lCQ-3.jpeg</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Die Ölfrüchte werden von uns angebaut und auf dem Hof schonend kalt gepresst&lt;/p&gt;&lt;p&gt;kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>659</t>
         </is>
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>Emmer Körner 25kg</t>
+          <t>Kräuter Sirup 5dl</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>8.5</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Getränke und Säfte - Sirup</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>CH BIO</t>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-8.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_bHRUAXf-2.jpeg</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
-          <t>630</t>
+          <t>655</t>
         </is>
       </c>
       <c r="P55" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>Roggen Körner 1kg</t>
+          <t>Süssmost Naturtrüb 5l  Bag in Box</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>3.7</t>
+          <t>13</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Getränke und Säfte - Fruchtsäfte</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL.jpeg</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>649</t>
         </is>
       </c>
       <c r="P56" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>Roggen Körner 5kg</t>
+          <t>Süssmost Naturtrüb 5l ohne Karton</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>16.5</t>
+          <t>12</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>5 Kg</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Getränke und Säfte - Fruchtsäfte</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-1.jpeg</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>650</t>
         </is>
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>Roggen Körner 25kg</t>
+          <t>Süssmost Naturtrüb 10l Bag in Box</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>23</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>10 Kg</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Getränke und Säfte - Fruchtsäfte</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-2.jpeg</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>651</t>
         </is>
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>Einkorn Körner 1kg</t>
+          <t>Süssmost Naturtrüb 10l ohne Karton</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>6.8</t>
+          <t>22</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>10 Kg</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Getränke und Säfte - Fruchtsäfte</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-3.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-3.jpeg</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
-          <t>625</t>
+          <t>652</t>
         </is>
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>Einkorn Körner 5kg</t>
+          <t>Einkorn Körner 25kg</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-4.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-5.jpeg</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
-          <t>626</t>
+          <t>627</t>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>Leinsamen 400g</t>
+          <t>Emmer Körner 1kg</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>6.5</t>
+          <t>6.4</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>0.4 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+        </is>
+      </c>
+      <c r="I61" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-6.jpeg</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Der Lein wächst und blüht wunderschön blau auf unseren Feldern.&amp;nbsp;&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>628</t>
         </is>
       </c>
       <c r="P61" s="0" t="inlineStr">
         <is>
-          <t>0.4</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>Leinsamen 1kg</t>
+          <t>Emmer Körner 5kg</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>16.5</t>
+          <t>30</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+        </is>
+      </c>
+      <c r="I62" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-7.jpeg</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Der Lein wächst und blüht wunderschön blau auf unseren Feldern.&amp;nbsp;&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>629</t>
         </is>
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>Leinsamen 5kg</t>
+          <t>Emmer Körner 25kg</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>110</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+        </is>
+      </c>
+      <c r="I63" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-8.jpeg</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Der Lein wächst und blüht wunderschön blau auf unseren Feldern.&amp;nbsp;&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
-          <t>621</t>
+          <t>630</t>
         </is>
       </c>
       <c r="P63" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>Einkornmehl Ruch 1kg</t>
+          <t>Roggen Körner 1kg</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>7.2</t>
+          <t>3.7</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-27.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i.jpeg</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>622</t>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>Einkornmehl Ruch 5kg</t>
+          <t>Roggen Körner 5kg</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>16.5</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>5 Kg</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-28.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-1.jpeg</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>623</t>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>Einkornmehl Ruch 25kg</t>
+          <t>Roggen Körner 25kg</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>77</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>25 Kg</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-29.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-2.jpeg</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>624</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>Emmermehl Ruch 25kg</t>
+          <t>Einkorn Körner 1kg</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>6.8</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-23.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-3.jpeg</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>625</t>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Vollkorn 1kg</t>
+          <t>Einkorn Körner 5kg</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>4.9</t>
+          <t>31</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-18.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-4.jpeg</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>626</t>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Vollkorn 5kg</t>
+          <t>Leinsamen 400g</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>6.5</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>0.4 Kg</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
-[...4 lines deleted...]
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-19.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c.jpeg</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Der Lein wächst und blüht wunderschön blau auf unseren Feldern.&amp;nbsp;&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>579</t>
+          <t>619</t>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>0.4</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Vollkorn 25kg</t>
+          <t>Leinsamen 1kg</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>16.5</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
-[...4 lines deleted...]
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-20.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c-1.jpeg</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Der Lein wächst und blüht wunderschön blau auf unseren Feldern.&amp;nbsp;&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>620</t>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>Emmermehl Ruch 1kg</t>
+          <t>Leinsamen 5kg</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>6.8</t>
+          <t>76</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
-[...4 lines deleted...]
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-21.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c-2.jpeg</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Der Lein wächst und blüht wunderschön blau auf unseren Feldern.&amp;nbsp;&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>621</t>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>Emmermehl Ruch 5kg</t>
+          <t>Einkornmehl Ruch 1kg</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>7.2</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-22.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-27.jpeg</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>587</t>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Vollkorn 5kg</t>
+          <t>Einkornmehl Ruch 5kg</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>34</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>5 Kg</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-13.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-28.jpeg</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
-          <t>573</t>
+          <t>588</t>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Vollkorn 25kg</t>
+          <t>Einkornmehl Ruch 25kg</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>165</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>25 Kg</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-14.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-29.jpeg</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>589</t>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Ruch 1kg</t>
+          <t>Emmermehl Ruch 25kg</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>4.9</t>
+          <t>155</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-15.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-23.jpeg</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>583</t>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Ruch 5kg</t>
+          <t>Roggenmehl Vollkorn 1kg</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>4.9</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-16.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-18.jpeg</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>578</t>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Ruch 25kg</t>
+          <t>Roggenmehl Vollkorn 5kg</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>21</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-17.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-19.jpeg</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O77" s="0" t="inlineStr">
         <is>
-          <t>577</t>
+          <t>579</t>
         </is>
       </c>
       <c r="P77" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Ruch 25kg</t>
+          <t>Roggenmehl Vollkorn 25kg</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>25 Kg</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-8.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-20.jpeg</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
-          <t>568</t>
+          <t>580</t>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Halbweiss 1kg</t>
+          <t>Emmermehl Ruch 1kg</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>4.9</t>
+          <t>6.8</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-9.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-21.jpeg</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
-          <t>569</t>
+          <t>581</t>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Halbweiss 5kg</t>
+          <t>Emmermehl Ruch 5kg</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>32</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-10.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-22.jpeg</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
-          <t>570</t>
+          <t>582</t>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Halbweiss 25kg</t>
+          <t>Weizenmehl Vollkorn 5kg</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>21</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-11.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-13.jpeg</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
-          <t>571</t>
+          <t>573</t>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Vollkorn 1kg</t>
+          <t>Weizenmehl Vollkorn 25kg</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>4.9</t>
+          <t>95</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-12.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-14.jpeg</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>574</t>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Ruch 1kg</t>
+          <t>Roggenmehl Ruch 1kg</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>4.9</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-6.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-15.jpeg</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O83" s="0" t="inlineStr">
         <is>
-          <t>566</t>
+          <t>575</t>
         </is>
       </c>
       <c r="P83" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Ruch 5kg</t>
+          <t>Roggenmehl Ruch 5kg</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>5 Kg</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-7.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-16.jpeg</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>576</t>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>Weizenkörner 1kg</t>
+          <t>Roggenmehl Ruch 25kg</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>3.7</t>
+          <t>95</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Weizen</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2024/12/Gallery_IMG_XshuV0i-4.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-17.jpeg</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>577</t>
         </is>
       </c>
       <c r="P85" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>Weizenkörner 5kg</t>
+          <t>Weizenmehl Ruch 25kg</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>16.5</t>
+          <t>95</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Weizen</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2024/12/Gallery_IMG_XshuV0i-5.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-8.jpeg</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O86" s="0" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>568</t>
         </is>
       </c>
       <c r="P86" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" s="0" t="inlineStr">
         <is>
+          <t>Weizenmehl Halbweiss 1kg</t>
+        </is>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>4.9</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>1 Kg</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G87" s="0" t="inlineStr">
+        <is>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+        </is>
+      </c>
+      <c r="I87" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J87" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-9.jpeg</t>
+        </is>
+      </c>
+      <c r="K87" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="O87" s="0" t="inlineStr">
+        <is>
+          <t>569</t>
+        </is>
+      </c>
+      <c r="P87" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:16">
+      <c r="A88" s="0" t="inlineStr">
+        <is>
+          <t>Weizenmehl Halbweiss 5kg</t>
+        </is>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>5 Kg</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+        </is>
+      </c>
+      <c r="I88" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J88" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-10.jpeg</t>
+        </is>
+      </c>
+      <c r="K88" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="O88" s="0" t="inlineStr">
+        <is>
+          <t>570</t>
+        </is>
+      </c>
+      <c r="P88" s="0" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:16">
+      <c r="A89" s="0" t="inlineStr">
+        <is>
+          <t>Weizenmehl Halbweiss 25kg</t>
+        </is>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>25 Kg</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+        </is>
+      </c>
+      <c r="I89" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-11.jpeg</t>
+        </is>
+      </c>
+      <c r="K89" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="O89" s="0" t="inlineStr">
+        <is>
+          <t>571</t>
+        </is>
+      </c>
+      <c r="P89" s="0" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:16">
+      <c r="A90" s="0" t="inlineStr">
+        <is>
+          <t>Weizenmehl Vollkorn 1kg</t>
+        </is>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>4.9</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>1 Kg</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+        </is>
+      </c>
+      <c r="I90" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-12.jpeg</t>
+        </is>
+      </c>
+      <c r="K90" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="O90" s="0" t="inlineStr">
+        <is>
+          <t>572</t>
+        </is>
+      </c>
+      <c r="P90" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:16">
+      <c r="A91" s="0" t="inlineStr">
+        <is>
+          <t>Weizenmehl Ruch 1kg</t>
+        </is>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>4.9</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>1 Kg</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+        </is>
+      </c>
+      <c r="I91" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J91" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-6.jpeg</t>
+        </is>
+      </c>
+      <c r="K91" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="O91" s="0" t="inlineStr">
+        <is>
+          <t>566</t>
+        </is>
+      </c>
+      <c r="P91" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:16">
+      <c r="A92" s="0" t="inlineStr">
+        <is>
+          <t>Weizenmehl Ruch 5kg</t>
+        </is>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>5 Kg</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+        </is>
+      </c>
+      <c r="I92" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J92" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-7.jpeg</t>
+        </is>
+      </c>
+      <c r="K92" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="O92" s="0" t="inlineStr">
+        <is>
+          <t>567</t>
+        </is>
+      </c>
+      <c r="P92" s="0" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:16">
+      <c r="A93" s="0" t="inlineStr">
+        <is>
+          <t>Weizenkörner 1kg</t>
+        </is>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>3.7</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>1 Kg</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G93" s="0" t="inlineStr">
+        <is>
+          <t>Teigwaren, Getreide und Mehl - Weizen</t>
+        </is>
+      </c>
+      <c r="I93" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J93" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2024/12/Gallery_IMG_XshuV0i-4.jpeg</t>
+        </is>
+      </c>
+      <c r="K93" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="O93" s="0" t="inlineStr">
+        <is>
+          <t>436</t>
+        </is>
+      </c>
+      <c r="P93" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" s="0" t="inlineStr">
+        <is>
+          <t>Weizenkörner 5kg</t>
+        </is>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>16.5</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>5 Kg</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G94" s="0" t="inlineStr">
+        <is>
+          <t>Teigwaren, Getreide und Mehl - Weizen</t>
+        </is>
+      </c>
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J94" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2024/12/Gallery_IMG_XshuV0i-5.jpeg</t>
+        </is>
+      </c>
+      <c r="K94" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="O94" s="0" t="inlineStr">
+        <is>
+          <t>437</t>
+        </is>
+      </c>
+      <c r="P94" s="0" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" s="0" t="inlineStr">
+        <is>
           <t>Weizenkörner 25kg</t>
         </is>
       </c>
-      <c r="B87" s="0" t="inlineStr">
+      <c r="B95" s="0" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
-      <c r="C87" s="0" t="inlineStr">
+      <c r="C95" s="0" t="inlineStr">
         <is>
           <t>25 Kg</t>
         </is>
       </c>
-      <c r="D87" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G87" s="0" t="inlineStr">
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Weizen</t>
         </is>
       </c>
-      <c r="I87" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J87" s="0" t="inlineStr">
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
+        </is>
+      </c>
+      <c r="J95" s="0" t="inlineStr">
         <is>
           <t>https://db.pot.ch/wp-content/uploads/2024/12/Gallery_IMG_XshuV0i-6.jpeg</t>
         </is>
       </c>
-      <c r="K87" s="0" t="inlineStr">
+      <c r="K95" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O87" s="0" t="inlineStr">
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t>StadtLand Winti</t>
+        </is>
+      </c>
+      <c r="O95" s="0" t="inlineStr">
         <is>
           <t>438</t>
         </is>
       </c>
-      <c r="P87" s="0" t="inlineStr">
+      <c r="P95" s="0" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>