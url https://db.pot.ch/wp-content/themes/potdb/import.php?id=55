--- v1 (2026-04-17)
+++ v2 (2026-07-08)
@@ -3648,2772 +3648,2705 @@
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Die Ölfrüchte werden von uns angebaut und auf dem Hof schonend kalt gepresst&lt;/p&gt;&lt;p&gt;kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
           <t>659</t>
         </is>
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>Kräuter Sirup 5dl</t>
+          <t>Rhabarber Sirup 5dl</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>8.5</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>Getränke und Säfte - Sirup</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_bHRUAXf-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_bHRUAXf-1.jpeg</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
-          <t>655</t>
+          <t>654</t>
         </is>
       </c>
       <c r="P55" s="0" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>Süssmost Naturtrüb 5l  Bag in Box</t>
+          <t>Kräuter Sirup 5dl</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>8.5</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Fruchtsäfte</t>
+          <t>Getränke und Säfte - Sirup</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>CH BIO</t>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_bHRUAXf-2.jpeg</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>655</t>
         </is>
       </c>
       <c r="P56" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>Süssmost Naturtrüb 5l ohne Karton</t>
+          <t>Süssmost Naturtrüb 5l  Bag in Box</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>13</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>5 Kg</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>Getränke und Säfte - Fruchtsäfte</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL.jpeg</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
-          <t>650</t>
+          <t>649</t>
         </is>
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>Süssmost Naturtrüb 10l Bag in Box</t>
+          <t>Süssmost Naturtrüb 5l ohne Karton</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>12</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>10 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>Getränke und Säfte - Fruchtsäfte</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-1.jpeg</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>650</t>
         </is>
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>Süssmost Naturtrüb 10l ohne Karton</t>
+          <t>Süssmost Naturtrüb 10l Bag in Box</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>10 Kg</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>Getränke und Säfte - Fruchtsäfte</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-3.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-2.jpeg</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>651</t>
         </is>
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>Einkorn Körner 25kg</t>
+          <t>Süssmost Naturtrüb 10l ohne Karton</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>22</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>10 Kg</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Getränke und Säfte - Fruchtsäfte</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-5.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_0nYiofL-3.jpeg</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Der Süssmost stammt von unseren Hochstamm Bäumen und wird aus reifen Äpfeln auf unserer eigenen Presse zu Saft und im Pasteur mit Holzfeuer pausteurisiert.&amp;nbsp;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>652</t>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>Emmer Körner 1kg</t>
+          <t>Holunder Sirup 5dl</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>6.4</t>
+          <t>8.5</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Getränke und Säfte - Sirup</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>CH BIO</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-6.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_bHRUAXf.jpeg</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Sirup aus liebevoll gesammelten Kräutern in unserer Verarbeitungsküche eingekocht&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>653</t>
         </is>
       </c>
       <c r="P61" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>Emmer Körner 5kg</t>
+          <t>Einkorn Körner 25kg</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-7.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-5.jpeg</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>627</t>
         </is>
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>Emmer Körner 25kg</t>
+          <t>Emmer Körner 1kg</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>6.4</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-8.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-6.jpeg</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
-          <t>630</t>
+          <t>628</t>
         </is>
       </c>
       <c r="P63" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>Roggen Körner 1kg</t>
+          <t>Emmer Körner 5kg</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>3.7</t>
+          <t>30</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-7.jpeg</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>629</t>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>Roggen Körner 5kg</t>
+          <t>Emmer Körner 25kg</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>16.5</t>
+          <t>110</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-8.jpeg</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>630</t>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>Roggen Körner 25kg</t>
+          <t>Roggen Körner 1kg</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>3.7</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i.jpeg</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>622</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>Einkorn Körner 1kg</t>
+          <t>Roggen Körner 5kg</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>6.8</t>
+          <t>16.5</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-3.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-1.jpeg</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
-          <t>625</t>
+          <t>623</t>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>Einkorn Körner 5kg</t>
+          <t>Roggen Körner 25kg</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>77</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-4.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-2.jpeg</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
-          <t>626</t>
+          <t>624</t>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>Leinsamen 400g</t>
+          <t>Einkorn Körner 1kg</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>6.5</t>
+          <t>6.8</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>0.4 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+        </is>
+      </c>
+      <c r="I69" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-3.jpeg</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Der Lein wächst und blüht wunderschön blau auf unseren Feldern.&amp;nbsp;&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>625</t>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
-          <t>0.4</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>Leinsamen 1kg</t>
+          <t>Einkorn Körner 5kg</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>16.5</t>
+          <t>31</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+        </is>
+      </c>
+      <c r="I70" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_XshuV0i-4.jpeg</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Der Lein wächst und blüht wunderschön blau auf unseren Feldern.&amp;nbsp;&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>626</t>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>Leinsamen 5kg</t>
+          <t>Leinsamen 400g</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>6.5</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>0.4 Kg</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c-2.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c.jpeg</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Der Lein wächst und blüht wunderschön blau auf unseren Feldern.&amp;nbsp;&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
-          <t>621</t>
+          <t>619</t>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>0.4</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>Einkornmehl Ruch 1kg</t>
+          <t>Leinsamen 1kg</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>7.2</t>
+          <t>16.5</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
-[...4 lines deleted...]
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-27.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c-1.jpeg</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Der Lein wächst und blüht wunderschön blau auf unseren Feldern.&amp;nbsp;&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>620</t>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>Einkornmehl Ruch 5kg</t>
+          <t>Leinsamen 5kg</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>76</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>5 Kg</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
-[...4 lines deleted...]
-          <t>BioSuisse, CH BIO, Demeter</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-28.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/02/Gallery_IMG_Gskjj7c-2.jpeg</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;Der Lein wächst und blüht wunderschön blau auf unseren Feldern.&amp;nbsp;&lt;/p&gt;&lt;p&gt;kann Spuren von Gluten &amp;amp; Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>621</t>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>Einkornmehl Ruch 25kg</t>
+          <t>Emmermehl Ruch 25kg</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>155</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-29.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-23.jpeg</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>583</t>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>Emmermehl Ruch 25kg</t>
+          <t>Roggenmehl Vollkorn 1kg</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>4.9</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-23.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-18.jpeg</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>578</t>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Vollkorn 1kg</t>
+          <t>Roggenmehl Vollkorn 5kg</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>4.9</t>
+          <t>21</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-18.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-19.jpeg</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>579</t>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Vollkorn 5kg</t>
+          <t>Roggenmehl Vollkorn 25kg</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>95</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-19.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-20.jpeg</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O77" s="0" t="inlineStr">
         <is>
-          <t>579</t>
+          <t>580</t>
         </is>
       </c>
       <c r="P77" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Vollkorn 25kg</t>
+          <t>Emmermehl Ruch 1kg</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>6.8</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-20.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-21.jpeg</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>581</t>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>Emmermehl Ruch 1kg</t>
+          <t>Emmermehl Ruch 5kg</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>6.8</t>
+          <t>32</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-21.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-22.jpeg</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>582</t>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>Emmermehl Ruch 5kg</t>
+          <t>Weizenmehl Vollkorn 5kg</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>21</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-22.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-13.jpeg</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>573</t>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Vollkorn 5kg</t>
+          <t>Weizenmehl Vollkorn 25kg</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>95</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-13.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-14.jpeg</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
-          <t>573</t>
+          <t>574</t>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Vollkorn 25kg</t>
+          <t>Roggenmehl Ruch 1kg</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>4.9</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-14.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-15.jpeg</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>575</t>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Ruch 1kg</t>
+          <t>Roggenmehl Ruch 5kg</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>4.9</t>
+          <t>21</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-15.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-16.jpeg</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O83" s="0" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>576</t>
         </is>
       </c>
       <c r="P83" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Ruch 5kg</t>
+          <t>Roggenmehl Ruch 25kg</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>95</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-16.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-17.jpeg</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>577</t>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>Roggenmehl Ruch 25kg</t>
+          <t>Weizenmehl Ruch 25kg</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>25 Kg</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-17.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-8.jpeg</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
-          <t>577</t>
+          <t>568</t>
         </is>
       </c>
       <c r="P85" s="0" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Ruch 25kg</t>
+          <t>Weizenmehl Halbweiss 1kg</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>4.9</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-8.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-9.jpeg</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O86" s="0" t="inlineStr">
         <is>
-          <t>568</t>
+          <t>569</t>
         </is>
       </c>
       <c r="P86" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Halbweiss 1kg</t>
+          <t>Weizenmehl Halbweiss 5kg</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>4.9</t>
+          <t>21</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-9.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-10.jpeg</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O87" s="0" t="inlineStr">
         <is>
-          <t>569</t>
+          <t>570</t>
         </is>
       </c>
       <c r="P87" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Halbweiss 5kg</t>
+          <t>Weizenmehl Halbweiss 25kg</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>95</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-10.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-11.jpeg</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O88" s="0" t="inlineStr">
         <is>
-          <t>570</t>
+          <t>571</t>
         </is>
       </c>
       <c r="P88" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Halbweiss 25kg</t>
+          <t>Weizenmehl Vollkorn 1kg</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>4.9</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-11.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-12.jpeg</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O89" s="0" t="inlineStr">
         <is>
-          <t>571</t>
+          <t>572</t>
         </is>
       </c>
       <c r="P89" s="0" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Vollkorn 1kg</t>
+          <t>Weizenmehl Ruch 1kg</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>4.9</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-12.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-6.jpeg</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O90" s="0" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>566</t>
         </is>
       </c>
       <c r="P90" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Ruch 1kg</t>
+          <t>Weizenmehl Ruch 5kg</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>4.9</t>
+          <t>21</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-6.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-7.jpeg</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O91" s="0" t="inlineStr">
         <is>
-          <t>566</t>
+          <t>567</t>
         </is>
       </c>
       <c r="P91" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>Weizenmehl Ruch 5kg</t>
+          <t>Weizenkörner 1kg</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>3.7</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
+          <t>Teigwaren, Getreide und Mehl - Weizen</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/01/Gallery_IMG_XshuV0i-7.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2024/12/Gallery_IMG_XshuV0i-4.jpeg</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;enthält Gluten, kann Spuren von Soja enthalten&lt;/p&gt;</t>
+          <t>&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O92" s="0" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>436</t>
         </is>
       </c>
       <c r="P92" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>Weizenkörner 1kg</t>
+          <t>Weizenkörner 5kg</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>3.7</t>
+          <t>16.5</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>5 Kg</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Weizen</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2024/12/Gallery_IMG_XshuV0i-4.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2024/12/Gallery_IMG_XshuV0i-5.jpeg</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O93" s="0" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>437</t>
         </is>
       </c>
       <c r="P93" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>Weizenkörner 5kg</t>
+          <t>Weizenkörner 25kg</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>16.5</t>
+          <t>77</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>5 Kg</t>
+          <t>25 Kg</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Weizen</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, CH BIO, Demeter</t>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2024/12/Gallery_IMG_XshuV0i-5.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2024/12/Gallery_IMG_XshuV0i-6.jpeg</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;enthält Gluten, kann spuren von Soja enthalten&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t>StadtLand Winti</t>
         </is>
       </c>
       <c r="O94" s="0" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>438</t>
         </is>
       </c>
       <c r="P94" s="0" t="inlineStr">
-        <is>
-[...65 lines deleted...]
-      <c r="P95" s="0" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>