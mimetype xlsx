--- v0 (2025-11-02)
+++ v1 (2026-04-17)
@@ -936,51 +936,51 @@
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bifidus (ehemalig Schwedenmilch) erhalten Sie in den Sorten: Mango, Nature und Vanille in zwei verschiedenen Mengen. Himbeer und Mokka füllen wir ausschliesslich in 150 Gramm Becher ab.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t>922</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>Sauermilch unpasteurisiert 500g</t>
+          <t>Sauermilch unpasteurisiert 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -1137,51 +1137,51 @@
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bifidus (ehemalig Schwedenmilch) erhalten Sie in den Sorten: Mango, Nature und Vanille in zwei verschiedenen Mengen. Himbeer und Mokka füllen wir ausschliesslich in 150 Gramm Becher ab.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t>919</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>Bifidus Vanille - 500g</t>
+          <t>Bifidus Vanille - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -1271,51 +1271,51 @@
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bifidus (ehemalig Schwedenmilch) erhalten Sie in den Sorten: Mango, Nature und Vanille in zwei verschiedenen Mengen. Himbeer und Mokka füllen wir ausschliesslich in 150 Gramm Becher ab.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t>917</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>Bifidus Mango - 500g</t>
+          <t>Bifidus Mango - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -1405,51 +1405,51 @@
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bifidus (ehemalig Schwedenmilch) erhalten Sie in den Sorten: Mango, Nature und Vanille in zwei verschiedenen Mengen. Himbeer und Mokka füllen wir ausschliesslich in 150 Gramm Becher ab.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t>915</t>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>Bifidus Nature - 500g</t>
+          <t>Bifidus Nature - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -1539,51 +1539,51 @@
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Wir füllen unsere Joghurt in zwei verschieden grosse Gläser ab und freuen uns, wenn diese den Weg wieder zurück zu uns finden. Unsere zehn Geschmackssorten: &amp;nbsp;Aprikose, Brombeer, Erdbeer Heidelbeer, Himbeer, Kirsche, Mokka, Nature, Schokolade und Vanille produzieren wir das ganze Jahr und die Früchte kochen wir selber ein.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t>903</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>Joghurt Vanille - 500g</t>
+          <t>Joghurt Vanille - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -1606,51 +1606,51 @@
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Wir füllen unsere Joghurt in zwei verschieden grosse Gläser ab und freuen uns, wenn diese den Weg wieder zurück zu uns finden. Unsere zehn Geschmackssorten: &amp;nbsp;Aprikose, Brombeer, Erdbeer Heidelbeer, Himbeer, Kirsche, Mokka, Nature, Schokolade und Vanille produzieren wir das ganze Jahr und die Früchte kochen wir selber ein.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t>904</t>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
           <t>500</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>Joghurt Schokolade - 500g</t>
+          <t>Joghurt Schokolade - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -1673,51 +1673,51 @@
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Wir füllen unsere Joghurt in zwei verschieden grosse Gläser ab und freuen uns, wenn diese den Weg wieder zurück zu uns finden. Unsere zehn Geschmackssorten: &amp;nbsp;Aprikose, Brombeer, Erdbeer Heidelbeer, Himbeer, Kirsche, Mokka, Nature, Schokolade und Vanille produzieren wir das ganze Jahr und die Früchte kochen wir selber ein.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t>902</t>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t>500</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>Joghurt Mokka - 500g</t>
+          <t>Joghurt Mokka - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -1807,51 +1807,51 @@
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Wir füllen unsere Joghurt in zwei verschieden grosse Gläser ab und freuen uns, wenn diese den Weg wieder zurück zu uns finden. Unsere zehn Geschmackssorten: &amp;nbsp;Aprikose, Brombeer, Erdbeer Heidelbeer, Himbeer, Kirsche, Mokka, Nature, Schokolade und Vanille produzieren wir das ganze Jahr und die Früchte kochen wir selber ein.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t>901</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>Joghurt Kirsche - 500g</t>
+          <t>Joghurt Kirsche - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -2075,51 +2075,51 @@
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Wir füllen unsere Joghurt in zwei verschieden grosse Gläser ab und freuen uns, wenn diese den Weg wieder zurück zu uns finden. Unsere zehn Geschmackssorten: &amp;nbsp;Aprikose, Brombeer, Erdbeer Heidelbeer, Himbeer, Kirsche, Mokka, Nature, Schokolade und Vanille produzieren wir das ganze Jahr und die Früchte kochen wir selber ein.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t>895</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>Joghurt Himbeer  - 500g</t>
+          <t>Joghurt Himbeer  - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -2209,51 +2209,51 @@
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Wir füllen unsere Joghurt in zwei verschieden grosse Gläser ab und freuen uns, wenn diese den Weg wieder zurück zu uns finden. Unsere zehn Geschmackssorten: &amp;nbsp;Aprikose, Brombeer, Erdbeer Heidelbeer, Himbeer, Kirsche, Mokka, Nature, Schokolade und Vanille produzieren wir das ganze Jahr und die Früchte kochen wir selber ein.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t>893</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>Joghurt Heidelbeer - 500g</t>
+          <t>Joghurt Heidelbeer - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -2276,51 +2276,51 @@
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Wir füllen unsere Joghurt in zwei verschieden grosse Gläser ab und freuen uns, wenn diese den Weg wieder zurück zu uns finden. Unsere zehn Geschmackssorten: &amp;nbsp;Aprikose, Brombeer, Erdbeer Heidelbeer, Himbeer, Kirsche, Mokka, Nature, Schokolade und Vanille produzieren wir das ganze Jahr und die Früchte kochen wir selber ein.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t>894</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
           <t>500</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>Joghurt Erdbeer - 500g</t>
+          <t>Joghurt Erdbeer - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -2343,51 +2343,51 @@
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Wir füllen unsere Joghurt in zwei verschieden grosse Gläser ab und freuen uns, wenn diese den Weg wieder zurück zu uns finden. Unsere zehn Geschmackssorten: &amp;nbsp;Aprikose, Brombeer, Erdbeer Heidelbeer, Himbeer, Kirsche, Mokka, Nature, Schokolade und Vanille produzieren wir das ganze Jahr und die Früchte kochen wir selber ein.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
           <t>892</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
           <t>500</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>Joghurt Brombeer - 500g</t>
+          <t>Joghurt Brombeer - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -2477,51 +2477,51 @@
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Wir füllen unsere Joghurt in zwei verschieden grosse Gläser ab und freuen uns, wenn diese den Weg wieder zurück zu uns finden. Unsere zehn Geschmackssorten: &amp;nbsp;Aprikose, Brombeer, Erdbeer Heidelbeer, Himbeer, Kirsche, Mokka, Nature, Schokolade und Vanille produzieren wir das ganze Jahr und die Früchte kochen wir selber ein.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
           <t>891</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>Joghurt Aprikose - 500g</t>
+          <t>Joghurt Aprikose - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -2611,51 +2611,51 @@
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Wir füllen unsere Joghurt in zwei verschieden grosse Gläser ab und freuen uns, wenn diese den Weg wieder zurück zu uns finden. Unsere zehn Geschmackssorten: &amp;nbsp;Aprikose, Brombeer, Erdbeer Heidelbeer, Himbeer, Kirsche, Mokka, Nature, Schokolade und Vanille produzieren wir das ganze Jahr und die Früchte kochen wir selber ein.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t>889</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>Joghurt Nature - 500g</t>
+          <t>Joghurt Nature - 500g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>500 gr</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -3348,51 +3348,51 @@
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ob zum Dessert oder Zwischendurch, die Quärkli in den praktischen Portionen sind einen Versuch wert. Wir produzieren acht Geschmackssorten, die zuweilen mit saisonalen Spezialitäten ergänzt werden: Aprikose, Heidelbeer, Himbeer, Limette, Mango, Mokka, Sanddorn und Vanille. Die Früchte für die Fruchtsorten kochen wir selber ein.&lt;/p&gt;&lt;p&gt;&lt;i&gt;Die Sorten Mokka und Limetten sind nicht Demeter zertifiziert, sondern nur CH-Bio.&lt;/i&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
           <t>878</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>Quark Vollmilch - Glas 500 g</t>
+          <t>Quark Vollmilch - Glas 500 g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -3549,51 +3549,51 @@
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Schweizer Sauerrahm, aus Rohmilch hergestellt, Demeter zertifiziert&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwert pro 100g&lt;/strong&gt;&lt;br&gt;Energiewert 1380.72 kJ (330kcal)&lt;br&gt;Fett 3.5g&lt;br&gt;- davon gesättigte Fettsäuren 0g&lt;br&gt;Kohlenhydrate 20g&lt;br&gt;- davon Zucker 0g&lt;br&gt;Eiweiss 2.7g&lt;br&gt;Salz 0g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
           <t>876</t>
         </is>
       </c>
       <c r="P52" s="0" t="inlineStr">
         <is>
           <t>0.18</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>Quark Halbfett - Glas 500 g</t>
+          <t>Quark Halbfett - Glas 500 g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>5.5</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -3750,51 +3750,51 @@
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Schweizer Blancbattu unpasteurisiert, aus Rohmilch hergestellt, Demeter zertifiziert&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwert pro 100g&lt;/strong&gt;&lt;br&gt;Energiewert 309.61 kJ (74kcal)&lt;br&gt;Fett 1.5g&lt;br&gt;- davon gesättigte Fettsäuren 0g&lt;br&gt;Kohlenhydrate 4g&lt;br&gt;- davon Zucker 0g&lt;br&gt;Eiweiss 14g&lt;br&gt;Salz 0g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
           <t>870</t>
         </is>
       </c>
       <c r="P55" s="0" t="inlineStr">
         <is>
           <t>0.18</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>Quark Mager - Blanc Battu - 500 g</t>
+          <t>Quark Mager - Blanc Battu - 500 g (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>4.6</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
@@ -3817,51 +3817,51 @@
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Schweizer Blancbattu unpasteurisiert, aus Rohmilch hergestellt, Demeter zertifiziert&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwert pro 100g&lt;/strong&gt;&lt;br&gt;Energiewert 309.61 kJ (74kcal)&lt;br&gt;Fett 1.5g&lt;br&gt;- davon gesättigte Fettsäuren 0g&lt;br&gt;Kohlenhydrate 4g&lt;br&gt;- davon Zucker 0g&lt;br&gt;Eiweiss 14g&lt;br&gt;Salz 0g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
           <t>871</t>
         </is>
       </c>
       <c r="P56" s="0" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>Vollmilch pasteurisiert 1 L</t>
+          <t>Vollmilch pasteurisiert 1 L (+ Depot 1 Fr.)</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>2.55</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>1 L</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>Sennerei Bachtel</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>