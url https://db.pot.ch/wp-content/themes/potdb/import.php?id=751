--- v0 (2025-11-02)
+++ v1 (2026-07-08)
@@ -142,1731 +142,1877 @@
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>supplier</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>tax</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
           <t>pot_id</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>weight</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>Johannisbeeren 250g Schale</t>
+          <t>Karotten 500g, ungewaschen</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>5.9</t>
+          <t>4.5</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>0.25 Kg</t>
+          <t>0.51 Kg</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Wurzelgemüse</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse</t>
-[...4 lines deleted...]
-          <t>https://db.pot.ch/wp-content/uploads/2025/07/Gallery_IMG_pMy9rP7.jpeg</t>
+          <t>Demeter</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>1031</t>
+          <t>3613</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.51</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>Stangensellerie pro Stück</t>
+          <t>Johannisbeeren rot, 250g Schale</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>4.15</t>
+          <t>10</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>0.2 Kg</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Früchte</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
+      <c r="J3" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2026/06/Gallery_IMG_pMy9rP7-1.jpeg</t>
+        </is>
+      </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>1029</t>
+          <t>3612</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>Brombeeren 250g Schale</t>
+          <t>Kartoffeln früh, Agata (vorw. festk.) 1kg</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>7.1</t>
+          <t>4.5</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>0.25 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Kartoffeln</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
-          <t>1030</t>
+          <t>3614</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>Cherry-Tomaten, 250g Schale</t>
+          <t>Kirschen - 500g Schale</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>6.5</t>
+          <t>8.85</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>0.25 Kg</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Früchte</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>1028</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>Patisson gelb pro Stück</t>
+          <t>Kirschen - 1kg Schale</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>6.95</t>
+          <t>14.15</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Früchte</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>1026</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>Meloncella (Melonen-Gurke) pro Stück</t>
+          <t>Johannisbeeren 250g Schale</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>7.65</t>
+          <t>5.3</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>0.25 Kg</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Früchte</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/07/Gallery_IMG_MkT8j4I.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/06/Gallery_IMG_pMy9rP7.jpeg</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
-          <t>1027</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>0.25</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>Kürgetti 'Zapalitto' pro Stück</t>
+          <t>Krachsalat (Eisberg)</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>4.15</t>
+          <t>3.3</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>0.3 Kg</t>
+          <t>0.6 Kg</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Salat</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>3605</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
-          <t>0.3</t>
+          <t>0.6</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>Aubergine pro Stück</t>
+          <t>Krautstiel weiss 200g</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>4.6</t>
+          <t>3.55</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>0.2 Kg</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>3109</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>0.2</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>Zucchetti grün ca. 250g</t>
+          <t>Krautstiel farbig 200g</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>2.95</t>
+          <t>3.55</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>0.25 Kg</t>
+          <t>0.2 Kg</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>3110</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.2</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>Zucchetti gelb ca. 250g</t>
+          <t>Petersilie glatt, 1 Bund</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>2.95</t>
+          <t>2.4</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>0.25 Kg</t>
+          <t>30 gr</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Kräuter</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>3408</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>Zucchetti gross PSR 'Costates Romanesco'</t>
+          <t>Mangold 'gelber Bündner', 200g</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>6.5</t>
+          <t>3.3</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>0.55 Kg</t>
+          <t>0.2 Kg</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1017</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
-          <t>0.55</t>
+          <t>0.2</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>Zucchetti hellgrün ca. 300g PSR 'Alberello di Sarzana'</t>
+          <t>Vollkorn</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>3.55</t>
+          <t>5.65</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>0.3 Kg</t>
+          <t>500 gr</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Teigwaren, Getreide und Mehl - Andere Mehlsorten</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2026/05/Gallery_IMG_cJWqDnx.jpeg</t>
+        </is>
+      </c>
+      <c r="K13" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Buchweizen ist ein Knöterichgewächs und hat nur wegen seinem Namen etwas mit Getreide zu tun (Pseudogetreide).&lt;br&gt;Von Natur aus enthält Buchweizen kein Gluten, kann jedoch kleine Spuren davon durch die Verarbeitung enthalten.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Pfluglos angebaut und mit Wasserkraft von der Maismühle Landolt in Näfels für uns gemahlen.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>2989</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
-          <t>0.3</t>
+          <t>500</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>Salatgurke pro Stück</t>
+          <t>Knollenfenchel 1 Stk</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>4.6</t>
+          <t>3.65</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>0.35 Kg</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J14" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>https://db.pot.ch/wp-content/uploads/2025/07/Gallery_IMG_SqNznH6.jpeg</t>
+      <c r="K14" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Knollenfenchel&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>3198</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>0.35</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>Mangold 'gelber Bündner'</t>
+          <t>Radiesli mit Kraut, Bund à ca. 9 Stk</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>1.8</t>
+          <t>3.55</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>0.1 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
-          <t>1017</t>
+          <t>3178</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>Buschbohnen aka 'Höckerli'</t>
+          <t>Dinkelmehl Halbweiss</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>1.65</t>
+          <t>6.85</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>0.1 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J16" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>https://db.pot.ch/wp-content/uploads/2025/07/Gallery_IMG_wjFxY2L.jpeg</t>
+      <c r="K16" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dinkelmehl aus der Dinkelsorte ‘Copper’; Pfluglos mit Untersaat angebaut, Düngung mit Nährstoffen aus dem Hofkreislauf&lt;br&gt;Mit Wasserkraft in der Maismühle Näfels gemahlen&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>1018</t>
+          <t>2988</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>Kartoffeln frisch, vorwiegend festkochend</t>
+          <t>Leinöl kaltgepresst 250ml</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>5.65</t>
+          <t>16.5</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>0.25 L</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Öl und Essig - Speiseöl</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2026/01/Gallery_IMG_axaMZat.jpeg</t>
+        </is>
+      </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>1003</t>
+          <t>2952</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0.25</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>Kirschen - 500g Schale</t>
+          <t>Confiture Brombeer 250g</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>8.85</t>
+          <t>5.3</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>0.5 Kg</t>
+          <t>0.25 Kg</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Früchte</t>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>1004</t>
+          <t>2801</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>0.25</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>Kirschen - 1kg Schale</t>
+          <t>Confiture Kirschen 250g</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>14.15</t>
+          <t>5.3</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>0.25 Kg</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Früchte</t>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>2724</t>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0.25</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>Obstbrand Gravensteiner, Glas 50cl</t>
+          <t>Confiture Johannisbeeren 250g</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>23.55</t>
+          <t>5.3</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>0.5 L</t>
+          <t>0.25 Kg</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Getränke</t>
+          <t>Süssigkeiten, Aufstriche und Honig - Marmelade und Aufstriche</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>2726</t>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>0.25</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>Obstbrand Kräuterschnaps, Glas 50cl</t>
+          <t>Pastinaken halblange Turga 1kg</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>23.55</t>
+          <t>8</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>0.5 L</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Getränke</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Wurzelgemüse</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
-          <t>960</t>
+          <t>2713</t>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>Obstbrand Kirsch, Glas 50cl</t>
+          <t>Obstbrand Zwetschgen, Glas 50cl</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>23.55</t>
+          <t>20</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>0.5 L</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>Getränke und Säfte - Getränke</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_5I4QyFQ.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_n4arhLY.jpeg</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>2691</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>Cider sortenrein vom Leuenapfel, Glas 33cl Alc 4.7%</t>
+          <t>Eichblatt grün</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>4.75</t>
+          <t>3.3</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>0.33 L</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Getränke</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Salat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>947</t>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>Holunderblüten-Sirup, Glas 50cl</t>
+          <t>Kopfsalat rot</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>5.9</t>
+          <t>3.55</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>0.5 L</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Sirup</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Salat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
-          <t>956</t>
+          <t>999</t>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>Baumnussöl, Omega-3 Bombe, Steingut 200ml</t>
+          <t>Kopfsalat grün</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>24.4</t>
+          <t>3.55</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>0.2 L</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>Öl und Essig - Speiseöl</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Salat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>Süssmost naturtrüb, Bag-in-Box 5L</t>
+          <t>Mini-Lattich grün</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>14.85</t>
+          <t>2.95</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>5 L</t>
+          <t>0.4 Kg</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Fruchtsäfte</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Salat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
-      <c r="J26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>1001</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>0.4</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>Süssmost naturtrüb, Bag 10L</t>
+          <t>Obstbrand Pflaumen, Glas 50cl</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>25.45</t>
+          <t>20</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>10 L</t>
+          <t>0.5 L</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Fruchtsäfte</t>
+          <t>Getränke und Säfte - Getränke</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_TqBGBq6-3.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_GUn10aV.jpeg</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>959</t>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>Süssmost geklärt, Pet-Flasche 1,5L</t>
+          <t>Obstbrand Birnen, Glas 50cl</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>4.5</t>
+          <t>20</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>1.5 L</t>
+          <t>0.5 L</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Fruchtsäfte</t>
+          <t>Getränke und Säfte - Getränke</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_TqBGBq6-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_n4arhLY.jpeg</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>960</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
-          <t>1.5</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>Süssmost naturtrüb, Pet-Flasche 1,5L</t>
+          <t>Obstbrand Kirsch, Glas 50cl</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>4.5</t>
+          <t>24.75</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>1.5 L</t>
+          <t>0.5 L</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>Biohof Guyer</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
+          <t>Getränke und Säfte - Getränke</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse</t>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_5I4QyFQ.jpeg</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>Biohof Guyer</t>
+        </is>
+      </c>
+      <c r="O29" s="0" t="inlineStr">
+        <is>
+          <t>958</t>
+        </is>
+      </c>
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t>0.5</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" s="0" t="inlineStr">
+        <is>
+          <t>Baumnussöl, Omega-3 Bombe, Steingut 200ml</t>
+        </is>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>27.1</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>0.2 L</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Biohof Guyer</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>Öl und Essig - Speiseöl</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse</t>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_sMyzU6K.jpeg</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>Biohof Guyer</t>
+        </is>
+      </c>
+      <c r="O30" s="0" t="inlineStr">
+        <is>
+          <t>957</t>
+        </is>
+      </c>
+      <c r="P30" s="0" t="inlineStr">
+        <is>
+          <t>0.2</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" s="0" t="inlineStr">
+        <is>
+          <t>Süssmost naturtrüb, Bag-in-Box 5L</t>
+        </is>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>14.15</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>5 L</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Biohof Guyer</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
           <t>Getränke und Säfte - Fruchtsäfte</t>
         </is>
       </c>
-      <c r="I29" s="0" t="inlineStr">
-[...21 lines deleted...]
-          <t>1.5</t>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse</t>
+        </is>
+      </c>
+      <c r="J31" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_TqBGBq6-2.jpeg</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t>Biohof Guyer</t>
+        </is>
+      </c>
+      <c r="O31" s="0" t="inlineStr">
+        <is>
+          <t>953</t>
+        </is>
+      </c>
+      <c r="P31" s="0" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" s="0" t="inlineStr">
+        <is>
+          <t>Süssmost naturtrüb, Bag 5L</t>
+        </is>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>14.15</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>5 L</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Biohof Guyer</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>Schweiz</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>Getränke und Säfte - Fruchtsäfte</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse</t>
+        </is>
+      </c>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_TqBGBq6-3.jpeg</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t>Biohof Guyer</t>
+        </is>
+      </c>
+      <c r="O32" s="0" t="inlineStr">
+        <is>
+          <t>954</t>
+        </is>
+      </c>
+      <c r="P32" s="0" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>