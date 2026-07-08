--- v0 (2025-11-02)
+++ v1 (2026-07-08)
@@ -276,1112 +276,911 @@
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Tofu aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Mit würziger Senf-Marinade&lt;/li&gt;&lt;li&gt;Eignen sich hervorragend zum Braten in der Pfanne und zum Grillieren&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja, Senf, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Sojabohnen (IT), Senf (Wasser, Tafelessig, Senfkörner, Meersalz, Rohrzucker, Kurkuma), Sonnenblumenöl, Nigari, Kartoffelstärke, Gemüsebouillon (mit Sellerie), Tamari Sojasauce (Wasser, Sojabohnen, Meersalz), Vollrohrzucker, Kräutersalz (mit Sellerie), Kräuter Provence, Pfeffer&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 652 kJ/156 kcal&lt;br&gt;Fett 9.2 g&lt;br&gt;davon gesättigte Fettsäuren 1.38 g&lt;br&gt;Kohlenhydrate 2.9 g&lt;br&gt;davon Zucker 0.54 g&lt;br&gt;Eiweiss 15.3 g&lt;br&gt;Salz 0.86 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t>868</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>Dinkel-Seitan - Geschnetzelt 200 g</t>
+          <t>Okara - Portion 250 g</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>5.1</t>
+          <t>2.2</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>0.2 Kg</t>
+          <t>0.25 Kg</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>Vegetarisch &amp; Vegan - Vegane Spezialitäten</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_erjrL7x.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_xqb2epu.jpeg</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;Weizen- oder Dinkel-Eiweiss (Gluten)&lt;/li&gt;&lt;li&gt;Ausgewogen im Geschmack, optimal in der Konsistenz&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, vegan&lt;/li&gt;&lt;li&gt;Aus Weizen (Knospe-zertifiziert) oder Dinkel (CH-Bio-zertifiziert)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan:&lt;br&gt;Als Block oder geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;Dinkel-Seitan:&lt;br&gt;Geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Weizen, Soja, Dinkel, Sellerie&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Dinkel, Soja, Weizen, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Wasser, Weizeneiweiss (DE, AT, CH, IT, HU, CZ, PO), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Wasser, Dinkeleiweiss (Dinkelkleber, Dinkelquellstärke) (AT, CZ, DE, HU, PL, CH), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Weizen pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 678 kJ/160 kcal&lt;br&gt;Fett 1.3 g&lt;br&gt;davon gesättigte Fettsäuren 0.27 g&lt;br&gt;Kohlenhydrate 6.3 g&lt;br&gt;davon Zucker 1.6 g&lt;br&gt;Eiweiss 29.8 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Dinkel pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 622 kJ/147 kcal&lt;br&gt;Fett 2.2 g&lt;br&gt;davon gesättigte Fettsäuren 0.34 g&lt;br&gt;Kohlenhydrate 9.8 g&lt;br&gt;davon Zucker 1.5 g&lt;br&gt;Eiweiss 21.9 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Soja-Faserstoffe&lt;/li&gt;&lt;li&gt;Aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Ballaststoffreich&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;br&gt;Portion 250 g&lt;br&gt;Packungen à 1 kg&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 305 kJ/74 kcal&lt;br&gt;Fett 3.6 g&lt;br&gt;davon gesättigte Fettsäuren 0.58 g&lt;br&gt;Kohlenhydrate 0.3 g&lt;br&gt;davon Zucker 0.14 g&lt;br&gt;Ballaststoffe 8.8 g&lt;br&gt;Eiweiss 5.6 g&lt;br&gt;Salz 0.006 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
-          <t>864</t>
+          <t>857</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>Dinkel-Seitan - Block 1 kg</t>
+          <t>Okara - Gastro 1 kg</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>22.2</t>
+          <t>6.1</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>Vegetarisch &amp; Vegan - Vegane Spezialitäten</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_Edb0LDG.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_xqb2epu-1.jpeg</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;Weizen- oder Dinkel-Eiweiss (Gluten)&lt;/li&gt;&lt;li&gt;Ausgewogen im Geschmack, optimal in der Konsistenz&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, vegan&lt;/li&gt;&lt;li&gt;Aus Weizen (Knospe-zertifiziert) oder Dinkel (CH-Bio-zertifiziert)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan:&lt;br&gt;Als Block oder geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;Dinkel-Seitan:&lt;br&gt;Geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Weizen, Soja, Dinkel, Sellerie&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Dinkel, Soja, Weizen, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Wasser, Weizeneiweiss (DE, AT, CH, IT, HU, CZ, PO), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Wasser, Dinkeleiweiss (Dinkelkleber, Dinkelquellstärke) (AT, CZ, DE, HU, PL, CH), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Weizen pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 678 kJ/160 kcal&lt;br&gt;Fett 1.3 g&lt;br&gt;davon gesättigte Fettsäuren 0.27 g&lt;br&gt;Kohlenhydrate 6.3 g&lt;br&gt;davon Zucker 1.6 g&lt;br&gt;Eiweiss 29.8 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Dinkel pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 622 kJ/147 kcal&lt;br&gt;Fett 2.2 g&lt;br&gt;davon gesättigte Fettsäuren 0.34 g&lt;br&gt;Kohlenhydrate 9.8 g&lt;br&gt;davon Zucker 1.5 g&lt;br&gt;Eiweiss 21.9 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Soja-Faserstoffe&lt;/li&gt;&lt;li&gt;Aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Ballaststoffreich&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;br&gt;Portion 250 g&lt;br&gt;Packungen à 1 kg&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 305 kJ/74 kcal&lt;br&gt;Fett 3.6 g&lt;br&gt;davon gesättigte Fettsäuren 0.58 g&lt;br&gt;Kohlenhydrate 0.3 g&lt;br&gt;davon Zucker 0.14 g&lt;br&gt;Ballaststoffe 8.8 g&lt;br&gt;Eiweiss 5.6 g&lt;br&gt;Salz 0.006 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>858</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>Dinkel-Seitan - Geschnetzelt 1 kg</t>
+          <t>Weizen-Seitan - Block 200 g</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>23.15</t>
+          <t>3.7</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>0.2 Kg</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>Vegetarisch &amp; Vegan - Vegane Spezialitäten</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_4HSryuO.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_h1MdtXZ.jpeg</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Weizen- oder Dinkel-Eiweiss (Gluten)&lt;/li&gt;&lt;li&gt;Ausgewogen im Geschmack, optimal in der Konsistenz&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, vegan&lt;/li&gt;&lt;li&gt;Aus Weizen (Knospe-zertifiziert) oder Dinkel (CH-Bio-zertifiziert)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan:&lt;br&gt;Als Block oder geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;Dinkel-Seitan:&lt;br&gt;Geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Weizen, Soja, Dinkel, Sellerie&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Dinkel, Soja, Weizen, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Wasser, Weizeneiweiss (DE, AT, CH, IT, HU, CZ, PO), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Wasser, Dinkeleiweiss (Dinkelkleber, Dinkelquellstärke) (AT, CZ, DE, HU, PL, CH), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Weizen pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 678 kJ/160 kcal&lt;br&gt;Fett 1.3 g&lt;br&gt;davon gesättigte Fettsäuren 0.27 g&lt;br&gt;Kohlenhydrate 6.3 g&lt;br&gt;davon Zucker 1.6 g&lt;br&gt;Eiweiss 29.8 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Dinkel pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 622 kJ/147 kcal&lt;br&gt;Fett 2.2 g&lt;br&gt;davon gesättigte Fettsäuren 0.34 g&lt;br&gt;Kohlenhydrate 9.8 g&lt;br&gt;davon Zucker 1.5 g&lt;br&gt;Eiweiss 21.9 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>866</t>
+          <t>859</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0.2</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>Okara - Portion 250 g</t>
+          <t>Weizen-Seitan - Geschnetzelt 200 g</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>2.2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>0.25 Kg</t>
+          <t>0.2 Kg</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>Vegetarisch &amp; Vegan - Vegane Spezialitäten</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_xqb2epu.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_w5PBb8b.jpeg</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;Soja-Faserstoffe&lt;/li&gt;&lt;li&gt;Aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Ballaststoffreich&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;br&gt;Portion 250 g&lt;br&gt;Packungen à 1 kg&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 305 kJ/74 kcal&lt;br&gt;Fett 3.6 g&lt;br&gt;davon gesättigte Fettsäuren 0.58 g&lt;br&gt;Kohlenhydrate 0.3 g&lt;br&gt;davon Zucker 0.14 g&lt;br&gt;Ballaststoffe 8.8 g&lt;br&gt;Eiweiss 5.6 g&lt;br&gt;Salz 0.006 g&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Weizen- oder Dinkel-Eiweiss (Gluten)&lt;/li&gt;&lt;li&gt;Ausgewogen im Geschmack, optimal in der Konsistenz&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, vegan&lt;/li&gt;&lt;li&gt;Aus Weizen (Knospe-zertifiziert) oder Dinkel (CH-Bio-zertifiziert)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan:&lt;br&gt;Als Block oder geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;Dinkel-Seitan:&lt;br&gt;Geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Weizen, Soja, Dinkel, Sellerie&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Dinkel, Soja, Weizen, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Wasser, Weizeneiweiss (DE, AT, CH, IT, HU, CZ, PO), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Wasser, Dinkeleiweiss (Dinkelkleber, Dinkelquellstärke) (AT, CZ, DE, HU, PL, CH), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Weizen pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 678 kJ/160 kcal&lt;br&gt;Fett 1.3 g&lt;br&gt;davon gesättigte Fettsäuren 0.27 g&lt;br&gt;Kohlenhydrate 6.3 g&lt;br&gt;davon Zucker 1.6 g&lt;br&gt;Eiweiss 29.8 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Dinkel pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 622 kJ/147 kcal&lt;br&gt;Fett 2.2 g&lt;br&gt;davon gesättigte Fettsäuren 0.34 g&lt;br&gt;Kohlenhydrate 9.8 g&lt;br&gt;davon Zucker 1.5 g&lt;br&gt;Eiweiss 21.9 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
-          <t>857</t>
+          <t>860</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.2</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>Okara - Gastro 1 kg</t>
+          <t>Weizen-Seitan - Block 1 kg</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>6.1</t>
+          <t>15.95</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>Vegetarisch &amp; Vegan - Vegane Spezialitäten</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_xqb2epu-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_COg1dRa.jpeg</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;Soja-Faserstoffe&lt;/li&gt;&lt;li&gt;Aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Ballaststoffreich&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;br&gt;Portion 250 g&lt;br&gt;Packungen à 1 kg&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 305 kJ/74 kcal&lt;br&gt;Fett 3.6 g&lt;br&gt;davon gesättigte Fettsäuren 0.58 g&lt;br&gt;Kohlenhydrate 0.3 g&lt;br&gt;davon Zucker 0.14 g&lt;br&gt;Ballaststoffe 8.8 g&lt;br&gt;Eiweiss 5.6 g&lt;br&gt;Salz 0.006 g&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Weizen- oder Dinkel-Eiweiss (Gluten)&lt;/li&gt;&lt;li&gt;Ausgewogen im Geschmack, optimal in der Konsistenz&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, vegan&lt;/li&gt;&lt;li&gt;Aus Weizen (Knospe-zertifiziert) oder Dinkel (CH-Bio-zertifiziert)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan:&lt;br&gt;Als Block oder geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;Dinkel-Seitan:&lt;br&gt;Geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Weizen, Soja, Dinkel, Sellerie&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Dinkel, Soja, Weizen, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Wasser, Weizeneiweiss (DE, AT, CH, IT, HU, CZ, PO), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Wasser, Dinkeleiweiss (Dinkelkleber, Dinkelquellstärke) (AT, CZ, DE, HU, PL, CH), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Weizen pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 678 kJ/160 kcal&lt;br&gt;Fett 1.3 g&lt;br&gt;davon gesättigte Fettsäuren 0.27 g&lt;br&gt;Kohlenhydrate 6.3 g&lt;br&gt;davon Zucker 1.6 g&lt;br&gt;Eiweiss 29.8 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Dinkel pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 622 kJ/147 kcal&lt;br&gt;Fett 2.2 g&lt;br&gt;davon gesättigte Fettsäuren 0.34 g&lt;br&gt;Kohlenhydrate 9.8 g&lt;br&gt;davon Zucker 1.5 g&lt;br&gt;Eiweiss 21.9 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>861</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>Weizen-Seitan - Block 200 g</t>
+          <t>Weizen-Seitan - Geschnetzelt 1 kg</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>3.7</t>
+          <t>17.1</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>0.2 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>Vegetarisch &amp; Vegan - Vegane Spezialitäten</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_h1MdtXZ.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_zE62ATq.jpeg</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Weizen- oder Dinkel-Eiweiss (Gluten)&lt;/li&gt;&lt;li&gt;Ausgewogen im Geschmack, optimal in der Konsistenz&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, vegan&lt;/li&gt;&lt;li&gt;Aus Weizen (Knospe-zertifiziert) oder Dinkel (CH-Bio-zertifiziert)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan:&lt;br&gt;Als Block oder geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;Dinkel-Seitan:&lt;br&gt;Geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Weizen, Soja, Dinkel, Sellerie&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Dinkel, Soja, Weizen, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Wasser, Weizeneiweiss (DE, AT, CH, IT, HU, CZ, PO), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Wasser, Dinkeleiweiss (Dinkelkleber, Dinkelquellstärke) (AT, CZ, DE, HU, PL, CH), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Weizen pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 678 kJ/160 kcal&lt;br&gt;Fett 1.3 g&lt;br&gt;davon gesättigte Fettsäuren 0.27 g&lt;br&gt;Kohlenhydrate 6.3 g&lt;br&gt;davon Zucker 1.6 g&lt;br&gt;Eiweiss 29.8 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Dinkel pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 622 kJ/147 kcal&lt;br&gt;Fett 2.2 g&lt;br&gt;davon gesättigte Fettsäuren 0.34 g&lt;br&gt;Kohlenhydrate 9.8 g&lt;br&gt;davon Zucker 1.5 g&lt;br&gt;Eiweiss 21.9 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>862</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>Weizen-Seitan - Geschnetzelt 200 g</t>
+          <t>Tofu Paneer- Nature</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4.2</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>0.2 Kg</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>Vegetarisch &amp; Vegan - Vegane Spezialitäten</t>
+          <t>Vegetarisch &amp; Vegan - Unkategorisiert</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_w5PBb8b.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_ZzeAHr0.jpeg</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;Weizen- oder Dinkel-Eiweiss (Gluten)&lt;/li&gt;&lt;li&gt;Ausgewogen im Geschmack, optimal in der Konsistenz&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, vegan&lt;/li&gt;&lt;li&gt;Aus Weizen (Knospe-zertifiziert) oder Dinkel (CH-Bio-zertifiziert)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan:&lt;br&gt;Als Block oder geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;Dinkel-Seitan:&lt;br&gt;Geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Weizen, Soja, Dinkel, Sellerie&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Dinkel, Soja, Weizen, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Wasser, Weizeneiweiss (DE, AT, CH, IT, HU, CZ, PO), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Wasser, Dinkeleiweiss (Dinkelkleber, Dinkelquellstärke) (AT, CZ, DE, HU, PL, CH), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Weizen pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 678 kJ/160 kcal&lt;br&gt;Fett 1.3 g&lt;br&gt;davon gesättigte Fettsäuren 0.27 g&lt;br&gt;Kohlenhydrate 6.3 g&lt;br&gt;davon Zucker 1.6 g&lt;br&gt;Eiweiss 29.8 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Dinkel pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 622 kJ/147 kcal&lt;br&gt;Fett 2.2 g&lt;br&gt;davon gesättigte Fettsäuren 0.34 g&lt;br&gt;Kohlenhydrate 9.8 g&lt;br&gt;davon Zucker 1.5 g&lt;br&gt;Eiweiss 21.9 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Die ganz neue Tofuerfahrung&lt;/li&gt;&lt;li&gt;Mit Zitronensaft hergestellt&lt;/li&gt;&lt;li&gt;Lässt sich gut anbraten&lt;/li&gt;&lt;li&gt;Eignet sich für eine Vielzahl von Rezepten&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert, 2014 ausgezeichnet mit der Gourmet-Knospe&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT), Bio-Zitronensaft, Bio-Sonnenblumenöl, Meersalz&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 546 kJ/131 kcal&lt;br&gt;Fett 8.5 g&lt;br&gt;davon gesättigte Fettsäuren 1.2 g&lt;br&gt;Kohlenhydrate 0.7 g&lt;br&gt;davon Zucker &amp;lt; 0.5 g&lt;br&gt;Eiweiss 12.9 g&lt;br&gt;Salz 1.2 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>855</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>Weizen-Seitan - Block 1 kg</t>
+          <t>Tofu Paneer - Red Hot Chili Pepper</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>15.95</t>
+          <t>4.5</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>0.2 Kg</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>Vegetarisch &amp; Vegan - Vegane Spezialitäten</t>
+          <t>Vegetarisch &amp; Vegan - Unkategorisiert</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_COg1dRa.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_myNRT8k.jpeg</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;Weizen- oder Dinkel-Eiweiss (Gluten)&lt;/li&gt;&lt;li&gt;Ausgewogen im Geschmack, optimal in der Konsistenz&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, vegan&lt;/li&gt;&lt;li&gt;Aus Weizen (Knospe-zertifiziert) oder Dinkel (CH-Bio-zertifiziert)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan:&lt;br&gt;Als Block oder geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;Dinkel-Seitan:&lt;br&gt;Geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Weizen, Soja, Dinkel, Sellerie&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Dinkel, Soja, Weizen, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Wasser, Weizeneiweiss (DE, AT, CH, IT, HU, CZ, PO), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Wasser, Dinkeleiweiss (Dinkelkleber, Dinkelquellstärke) (AT, CZ, DE, HU, PL, CH), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Weizen pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 678 kJ/160 kcal&lt;br&gt;Fett 1.3 g&lt;br&gt;davon gesättigte Fettsäuren 0.27 g&lt;br&gt;Kohlenhydrate 6.3 g&lt;br&gt;davon Zucker 1.6 g&lt;br&gt;Eiweiss 29.8 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Dinkel pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 622 kJ/147 kcal&lt;br&gt;Fett 2.2 g&lt;br&gt;davon gesättigte Fettsäuren 0.34 g&lt;br&gt;Kohlenhydrate 9.8 g&lt;br&gt;davon Zucker 1.5 g&lt;br&gt;Eiweiss 21.9 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Die ganz neue Tofuerfahrung&lt;/li&gt;&lt;li&gt;Mit Zitronensaft hergestellt&lt;/li&gt;&lt;li&gt;Lässt sich gut anbraten&lt;/li&gt;&lt;li&gt;Eignet sich für eine Vielzahl von Rezepten&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert, 2014 ausgezeichnet mit der Gourmet-Knospe&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT), Bio-Zitronensaft, Bio-Sonnenblumenöl, Meersalz&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 546 kJ/131 kcal&lt;br&gt;Fett 8.5 g&lt;br&gt;davon gesättigte Fettsäuren 1.2 g&lt;br&gt;Kohlenhydrate 0.7 g&lt;br&gt;davon Zucker &amp;lt; 0.5 g&lt;br&gt;Eiweiss 12.9 g&lt;br&gt;Salz 1.2 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>856</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0.2</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>Weizen-Seitan - Geschnetzelt 1 kg</t>
+          <t>Tofu Nature - Portion ca. 190 g</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>17.1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>0.19 Kg</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>Vegetarisch &amp; Vegan - Vegane Spezialitäten</t>
+          <t>Vegetarisch &amp; Vegan - Unkategorisiert</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_zE62ATq.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_I2WBFRx.jpeg</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;Weizen- oder Dinkel-Eiweiss (Gluten)&lt;/li&gt;&lt;li&gt;Ausgewogen im Geschmack, optimal in der Konsistenz&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, vegan&lt;/li&gt;&lt;li&gt;Aus Weizen (Knospe-zertifiziert) oder Dinkel (CH-Bio-zertifiziert)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan:&lt;br&gt;Als Block oder geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;Dinkel-Seitan:&lt;br&gt;Geschnetzelt, Portion 200 g&lt;br&gt;1 kg Block und 1 kg geschnetzelt&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Weizen, Soja, Dinkel, Sellerie&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Dinkel, Soja, Weizen, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Weizen-Seitan: Wasser, Weizeneiweiss (DE, AT, CH, IT, HU, CZ, PO), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;Dinkel-Seitan: Wasser, Dinkeleiweiss (Dinkelkleber, Dinkelquellstärke) (AT, CZ, DE, HU, PL, CH), Sojasauce (Wasser, Soja, Salz, Weizen), Dinkelmehl, Gemüsebouillon (mit Sellerie), Kombu Meeralgen, Ingwer&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Weizen pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 678 kJ/160 kcal&lt;br&gt;Fett 1.3 g&lt;br&gt;davon gesättigte Fettsäuren 0.27 g&lt;br&gt;Kohlenhydrate 6.3 g&lt;br&gt;davon Zucker 1.6 g&lt;br&gt;Eiweiss 29.8 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben Dinkel pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 622 kJ/147 kcal&lt;br&gt;Fett 2.2 g&lt;br&gt;davon gesättigte Fettsäuren 0.34 g&lt;br&gt;Kohlenhydrate 9.8 g&lt;br&gt;davon Zucker 1.5 g&lt;br&gt;Eiweiss 21.9 g&lt;br&gt;Salz 0.42 g&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Tofu aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Einmalig fein in der Struktur&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;br&gt;Portionen ca. 190 g&lt;br&gt;0.5 kg und 1 kg Blöcke&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT), Nigari&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 520 kJ/125 kcal&lt;br&gt;Fett 6.8 g&lt;br&gt;davon gesättigte Fettsäuren 1.04 g&lt;br&gt;Kohlenhydrate 1.0 g&lt;br&gt;davon Zucker 0.2 g&lt;br&gt;Eiweiss 14.3 g&lt;br&gt;Salz 0.005 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>850</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0.19</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>Tofu Paneer- Nature</t>
+          <t>Tofu Nature - Gastro ca. 0.5 kg</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>4.2</t>
+          <t>7.1</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>0.2 Kg</t>
+          <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>Vegetarisch &amp; Vegan - Unkategorisiert</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_ZzeAHr0.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_I2WBFRx-1.jpeg</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;Die ganz neue Tofuerfahrung&lt;/li&gt;&lt;li&gt;Mit Zitronensaft hergestellt&lt;/li&gt;&lt;li&gt;Lässt sich gut anbraten&lt;/li&gt;&lt;li&gt;Eignet sich für eine Vielzahl von Rezepten&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert, 2014 ausgezeichnet mit der Gourmet-Knospe&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT), Bio-Zitronensaft, Bio-Sonnenblumenöl, Meersalz&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 546 kJ/131 kcal&lt;br&gt;Fett 8.5 g&lt;br&gt;davon gesättigte Fettsäuren 1.2 g&lt;br&gt;Kohlenhydrate 0.7 g&lt;br&gt;davon Zucker &amp;lt; 0.5 g&lt;br&gt;Eiweiss 12.9 g&lt;br&gt;Salz 1.2 g&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Tofu aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Einmalig fein in der Struktur&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;br&gt;Portionen ca. 190 g&lt;br&gt;0.5 kg und 1 kg Blöcke&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT), Nigari&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 520 kJ/125 kcal&lt;br&gt;Fett 6.8 g&lt;br&gt;davon gesättigte Fettsäuren 1.04 g&lt;br&gt;Kohlenhydrate 1.0 g&lt;br&gt;davon Zucker 0.2 g&lt;br&gt;Eiweiss 14.3 g&lt;br&gt;Salz 0.005 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>855</t>
+          <t>851</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>Tofu Paneer - Red Hot Chili Pepper</t>
+          <t>Tofu Nature - Gastro  ca. 1 kg</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>4.5</t>
+          <t>13.45</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>0.2 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>Vegetarisch &amp; Vegan - Unkategorisiert</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_myNRT8k.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_I2WBFRx-2.jpeg</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;Die ganz neue Tofuerfahrung&lt;/li&gt;&lt;li&gt;Mit Zitronensaft hergestellt&lt;/li&gt;&lt;li&gt;Lässt sich gut anbraten&lt;/li&gt;&lt;li&gt;Eignet sich für eine Vielzahl von Rezepten&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert, 2014 ausgezeichnet mit der Gourmet-Knospe&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT), Bio-Zitronensaft, Bio-Sonnenblumenöl, Meersalz&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 546 kJ/131 kcal&lt;br&gt;Fett 8.5 g&lt;br&gt;davon gesättigte Fettsäuren 1.2 g&lt;br&gt;Kohlenhydrate 0.7 g&lt;br&gt;davon Zucker &amp;lt; 0.5 g&lt;br&gt;Eiweiss 12.9 g&lt;br&gt;Salz 1.2 g&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Tofu aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Einmalig fein in der Struktur&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;br&gt;Portionen ca. 190 g&lt;br&gt;0.5 kg und 1 kg Blöcke&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT), Nigari&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 520 kJ/125 kcal&lt;br&gt;Fett 6.8 g&lt;br&gt;davon gesättigte Fettsäuren 1.04 g&lt;br&gt;Kohlenhydrate 1.0 g&lt;br&gt;davon Zucker 0.2 g&lt;br&gt;Eiweiss 14.3 g&lt;br&gt;Salz 0.005 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>852</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>Tofu Nature - Portion ca. 190 g</t>
+          <t>Tofu Geräuchert - Portion 110 g</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>0.19 Kg</t>
+          <t>0.11 Kg</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>Vegetarisch &amp; Vegan - Unkategorisiert</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_I2WBFRx.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_LTFC95R.jpeg</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;Tofu aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Einmalig fein in der Struktur&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;br&gt;Portionen ca. 190 g&lt;br&gt;0.5 kg und 1 kg Blöcke&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT), Nigari&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 520 kJ/125 kcal&lt;br&gt;Fett 6.8 g&lt;br&gt;davon gesättigte Fettsäuren 1.04 g&lt;br&gt;Kohlenhydrate 1.0 g&lt;br&gt;davon Zucker 0.2 g&lt;br&gt;Eiweiss 14.3 g&lt;br&gt;Salz 0.005 g&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Tofu aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Geräuchert im Ofen mit Buchenholzmehl&lt;/li&gt;&lt;li&gt;Eignet sich für Sandwiches oder Salat und zum Erwärmen in der Pfanne&lt;/li&gt;&lt;li&gt;Vakuumiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;li&gt;Ausgezeichnet mit der Bio Gourmet Knospe 2020&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;br&gt;Portionen 110 g&lt;br&gt;Packungen à 500 g&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Sojabohnen (IT), Rotwein (enthält Sulfite), Tamari Sojasauce (Wasser, Sojabohnen, Meersalz), Nigari, Kräuter Provence, Kräutersalz (mit Sellerie), Ingwer, Pfeffer&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 626 kJ/150 kcal&lt;br&gt;Fett 7.5 g&lt;br&gt;davon gesättigte Fettsäuren 1.16 g&lt;br&gt;Kohlenhydrate 3.2 g&lt;br&gt;davon Zucker 0.5 g&lt;br&gt;Eiweiss 16.9 g&lt;br&gt;Salz 1 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>853</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
-          <t>0.19</t>
+          <t>0.11</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>Tofu Nature - Gastro ca. 0.5 kg</t>
+          <t>Tofu Geräuchert - Gastro ca. 0.5 kg</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>7.1</t>
+          <t>11.2</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>0.5 Kg</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>Vegetarisch &amp; Vegan - Unkategorisiert</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>CH BIO</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_I2WBFRx-1.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/05/Gallery_IMG_LTFC95R-1.jpeg</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;Tofu aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Einmalig fein in der Struktur&lt;/li&gt;&lt;li&gt;Vakuumiert, pasteurisiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;br&gt;Portionen ca. 190 g&lt;br&gt;0.5 kg und 1 kg Blöcke&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Bio-Sojabohnen (IT), Nigari&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 520 kJ/125 kcal&lt;br&gt;Fett 6.8 g&lt;br&gt;davon gesättigte Fettsäuren 1.04 g&lt;br&gt;Kohlenhydrate 1.0 g&lt;br&gt;davon Zucker 0.2 g&lt;br&gt;Eiweiss 14.3 g&lt;br&gt;Salz 0.005 g&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Tofu aus italienischen Bio-Sojabohnen&lt;/li&gt;&lt;li&gt;Geräuchert im Ofen mit Buchenholzmehl&lt;/li&gt;&lt;li&gt;Eignet sich für Sandwiches oder Salat und zum Erwärmen in der Pfanne&lt;/li&gt;&lt;li&gt;Vakuumiert, laktosefrei, glutenfrei, vegan&lt;/li&gt;&lt;li&gt;Knospe-zertifiziert&lt;/li&gt;&lt;li&gt;Ausgezeichnet mit der Bio Gourmet Knospe 2020&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Erhältlich als:&lt;/strong&gt;&lt;br&gt;Portionen 110 g&lt;br&gt;Packungen à 500 g&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Allergiehinweis:&lt;/strong&gt;&lt;br&gt;enthält Soja, Sellerie&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Zusammensetzung:&lt;/strong&gt;&lt;br&gt;Wasser, Sojabohnen (IT), Rotwein (enthält Sulfite), Tamari Sojasauce (Wasser, Sojabohnen, Meersalz), Nigari, Kräuter Provence, Kräutersalz (mit Sellerie), Ingwer, Pfeffer&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;strong&gt;Nährwertangaben pro 100 g:&lt;/strong&gt;&lt;br&gt;Energie 626 kJ/150 kcal&lt;br&gt;Fett 7.5 g&lt;br&gt;davon gesättigte Fettsäuren 1.16 g&lt;br&gt;Kohlenhydrate 3.2 g&lt;br&gt;davon Zucker 0.5 g&lt;br&gt;Eiweiss 16.9 g&lt;br&gt;Salz 1 g&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>Tofurei Engel</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>854</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
-        <is>
-[...199 lines deleted...]
-      <c r="P19" s="0" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>