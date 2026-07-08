--- v0 (2026-04-17)
+++ v1 (2026-07-08)
@@ -142,1114 +142,1052 @@
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>supplier</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>tax</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
           <t>pot_id</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>weight</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>300g</t>
+          <t>Schnittsalat Mischung 100g</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>6.5</t>
+          <t>3.2</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>300 gr</t>
+          <t>100 gr</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Gemüse</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Salat</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2026/04/Gallery_IMG_bN1gNR4.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2026/04/Gallery_IMG_Jrc2xPn.jpeg</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Baby Leaf, Blutampfer, Baumspinat&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>3175</t>
+          <t>3174</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>100g</t>
+          <t>Trockenblumenstrauss klein</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>3.2</t>
+          <t>18</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>100 gr</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Salat</t>
+          <t>Geschenkideen - Geschenke für die Sinne</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse</t>
+          <t>BioSuisse, Slow Flower</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2026/04/Gallery_IMG_Jrc2xPn.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_Cm9RjgA.jpeg</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Baby Leaf, Portulak, Babyspinat, Winterkresse, Blutampfer&lt;/p&gt;</t>
+          <t>&lt;p&gt;Du erhältst einen individuell zusammengestellten Strauss aus regionalen und biologisch angebauten Trockenblumen von unserem Blumenfeld. Angebaut und gebunden nach den Grundsätzen der Slowflower Bewegung (https://www.slowflower-bewegung.de/).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>3174</t>
+          <t>2732</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>Trockenblumenstrauss klein</t>
+          <t>trockenblumenstrauss gross</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>30</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>Geschenkideen - Geschenke für die Sinne</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>BioSuisse, Slow Flower</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_Cm9RjgA.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_8eu5lgc.jpeg</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Du erhältst einen individuell zusammengestellten Strauss aus regionalen und biologisch angebauten Trockenblumen von unserem Blumenfeld. Angebaut und gebunden nach den Grundsätzen der Slowflower Bewegung (https://www.slowflower-bewegung.de/).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
-          <t>2732</t>
+          <t>2733</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>trockenblumenstrauss gross</t>
+          <t>Eier-Verpackung - 10er</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>9</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>0.3 Kg</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Schweiz</t>
+          <t>Deutschland</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>Geschenkideen - Geschenke für die Sinne</t>
-[...4 lines deleted...]
-          <t>BioSuisse, Slow Flower</t>
+          <t>Aufbewahrung - Lebensmittelbehälter</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_8eu5lgc.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_YAk8oSM.jpeg</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Du erhältst einen individuell zusammengestellten Strauss aus regionalen und biologisch angebauten Trockenblumen von unserem Blumenfeld. Angebaut und gebunden nach den Grundsätzen der Slowflower Bewegung (https://www.slowflower-bewegung.de/).&lt;/p&gt;</t>
+          <t>&lt;p&gt;Praktische wiederverwendbare Eier-Verpackung um Eier aus dem Offenverkauf zu transportieren&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>2733</t>
+          <t>2657</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0.3</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>Eier-Verpackung - 10er</t>
+          <t>Eier-Verpackung - 6er</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>7.5</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>0.3 Kg</t>
+          <t>1.5 Kg</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Deutschland</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>Aufbewahrung - Lebensmittelbehälter</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_YAk8oSM.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_XXodSmb.jpeg</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Praktische wiederverwendbare Eier-Verpackung um Eier aus dem Offenverkauf zu transportieren&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>2657</t>
+          <t>2656</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>0.3</t>
+          <t>1.5</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>Eier-Verpackung - 6er</t>
+          <t>Dinkel Pasta - Müscheli vegan mit eigenem Mehl 500g</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>7.5</t>
+          <t>5.9</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>1.5 Kg</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Deutschland</t>
+          <t>Schweiz</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>Aufbewahrung - Lebensmittelbehälter</t>
+          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
+        </is>
+      </c>
+      <c r="I7" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_XXodSmb.jpeg</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Praktische wiederverwendbare Eier-Verpackung um Eier aus dem Offenverkauf zu transportieren&lt;/p&gt;</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_U5JQnBp.jpeg</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
-          <t>2656</t>
+          <t>2573</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>1.5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>Dinkel Pasta - Müscheli vegan mit eigenem Mehl 500g</t>
+          <t>Dinkel Pasta - Bandnudeln mit Ei und mit eigenem Mehl 500g</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>5.9</t>
+          <t>8</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_U5JQnBp.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_1FSRMOV.jpeg</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
-          <t>2573</t>
+          <t>2574</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>Dinkel Pasta - Bandnudeln mit Ei und mit eigenem Mehl 500g</t>
+          <t>Bio Rapsöl - 3l in Alugebinde (wiederbefüllbar)</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>60</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getrocknete Teigwaren</t>
+          <t>Öl und Essig - Speiseöl</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse</t>
+          <t>BioSuisse (in Umstellung)</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_1FSRMOV.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_icQ6xyO.jpeg</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>2574</t>
+          <t>2575</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>Bio Rapsöl - 3l in Alugebinde (wiederbefüllbar)</t>
+          <t>Bio Rapsöl - 0.5l in schwarzer Aluflasche</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>Öl und Essig - Speiseöl</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>BioSuisse (in Umstellung)</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_icQ6xyO.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_4xq6tAG.jpeg</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
-          <t>2575</t>
+          <t>2576</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>Bio Rapsöl - 0.5l in schwarzer Aluflasche</t>
+          <t>Hofmüesli mit Baumnüssen und Honig (wenig Zucker) - 500g</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>8</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>Öl und Essig - Speiseöl</t>
+          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse (in Umstellung)</t>
+          <t>BioSuisse</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_4xq6tAG.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_PpbvIbV.jpeg</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>2576</t>
+          <t>2577</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>Hofmüesli mit Baumnüssen und Honig (wenig Zucker) - 500g</t>
+          <t>Haselnusskerne (CH) 2,5kg</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>75</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>Teigwaren, Getreide und Mehl - Getreide und Mehl</t>
-[...4 lines deleted...]
-          <t>BioSuisse</t>
+          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_PpbvIbV.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_HtbHNmq.jpeg</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>2577</t>
+          <t>2578</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>Haselnusskerne (CH) 2,5kg</t>
+          <t>Baumnusskerne Bruch (CH) 2,5kg</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>1 Kg</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_HtbHNmq.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_sXjI853.jpeg</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>2578</t>
+          <t>2579</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>Baumnusskerne Bruch (CH) 2,5kg</t>
+          <t>Bio Süssmost - 5l</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>10</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>1 Verpackung</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>Früchte, Gemüse, Nüsse und Samen - Trockenfrüchte, Nüsse und Samen</t>
+          <t>Getränke und Säfte - Fruchtsäfte</t>
+        </is>
+      </c>
+      <c r="I14" s="0" t="inlineStr">
+        <is>
+          <t>BioSuisse</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_sXjI853.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_4ZWs6ny.jpeg</t>
+        </is>
+      </c>
+      <c r="K14" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Der Süssmost wird aus hofeigenen Äpfeln und Mostbirnen von Hochstammbäumen gewonnen.&amp;nbsp;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
-          <t>2579</t>
+          <t>2572</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>Bio Süssmost - 5l</t>
+          <t>Bio Haferdrink - 1L</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>2.6</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>1 Verpackung</t>
+          <t>1 Kg</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>Getränke und Säfte - Fruchtsäfte</t>
+          <t>Eier, Käse und Milchprodukte - Milchalternativen</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse</t>
+          <t>BioSuisse (in Umstellung)</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_4ZWs6ny.jpeg</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Der Süssmost wird aus hofeigenen Äpfeln und Mostbirnen von Hochstammbäumen gewonnen.&amp;nbsp;&lt;/p&gt;</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_ScEzvFQ.jpeg</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
-          <t>2572</t>
+          <t>2569</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>Bio Haferdrink - 1L</t>
+          <t>Bio Eier vom Zweinutzungshuhn - 6er Karton</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>2.6</t>
+          <t>4.8</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>1 Kg</t>
+          <t>0.3 Kg</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>Eier, Käse und Milchprodukte - Milchalternativen</t>
+          <t>Eier, Käse und Milchprodukte - Eier</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>BioSuisse (in Umstellung)</t>
+          <t>BioSuisse</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_ScEzvFQ.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_joex3rV.jpeg</t>
+        </is>
+      </c>
+      <c r="K16" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Rund 500 Legehennen leben in und um unseren mobilen Stall im Zürcher Oberland. Dank dem Hühner-Mobil haben sie regelmässig eine frische Weide und viel Platz zum Scharren und Picken.&lt;/p&gt;&lt;p&gt;Die Hennen gehören grösstenteils zu einer sogenannten Zweinutzungsrasse. Das heisst, sie können sowohl zur Eier- wie auch zur Fleischproduktion genutzt werden. Sie dürfen mehrere Jahre bei uns bleiben und werden nicht jährlich ersetzt. Dadurch können sie auch den natürlichen Prozess der Mauser durchlaufen und sich entsprechend regenerieren. Bei den Hennen leben auch diverse Hähne, die zur natürlichen Sozialstruktur der Hühnerherde beitragen und eine wichtige Schutzfunktion einnehmen.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Während der Mauser unserer Hühner kaufen wir Bio-Eier aus der Region zu.&amp;nbsp;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>2569</t>
+          <t>2568</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0.3</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>Bio Eier vom Zweinutzungshuhn - 6er Karton</t>
+          <t>Bio Eier vom Zweinutzungshuhn - offen (pro Stück)</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>4.8</t>
+          <t>0.7</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>0.3 Kg</t>
+          <t>1.5 Kg</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>Eier, Käse und Milchprodukte - Eier</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>BioSuisse</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_joex3rV.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_QogXfVs.jpeg</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rund 500 Legehennen leben in und um unseren mobilen Stall im Zürcher Oberland. Dank dem Hühner-Mobil haben sie regelmässig eine frische Weide und viel Platz zum Scharren und Picken.&lt;/p&gt;&lt;p&gt;Die Hennen gehören grösstenteils zu einer sogenannten Zweinutzungsrasse. Das heisst, sie können sowohl zur Eier- wie auch zur Fleischproduktion genutzt werden. Sie dürfen mehrere Jahre bei uns bleiben und werden nicht jährlich ersetzt. Dadurch können sie auch den natürlichen Prozess der Mauser durchlaufen und sich entsprechend regenerieren. Bei den Hennen leben auch diverse Hähne, die zur natürlichen Sozialstruktur der Hühnerherde beitragen und eine wichtige Schutzfunktion einnehmen.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Während der Mauser unserer Hühner kaufen wir Bio-Eier aus der Region zu.&amp;nbsp;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>Hof Rinderbrunnen</t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>2568</t>
+          <t>2567</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
-        <is>
-[...65 lines deleted...]
-      <c r="P18" s="0" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>