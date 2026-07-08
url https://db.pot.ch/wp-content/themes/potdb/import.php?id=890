--- v0 (2026-04-17)
+++ v1 (2026-07-08)
@@ -923,335 +923,154 @@
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_uyFzLst.jpeg</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>dasPure</t>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t>2600</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
           <t>0.07</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>Hirsch Knackerli (CH)</t>
+          <t>Bio Rauchlachs geräuchert 150g</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>8.5</t>
+          <t>12.75</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>0.16 Kg</t>
+          <t>0.15 Kg</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>dasPure</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>Fleisch und Fisch - Rindfleisch</t>
-[...4 lines deleted...]
-          <t>BioSuisse</t>
+          <t>Fleisch und Fisch - Süsswasserfisch</t>
+        </is>
+      </c>
+      <c r="J15" s="0" t="inlineStr">
+        <is>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_qTOnTPz.jpeg</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>dasPure</t>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
-          <t>2595</t>
+          <t>2596</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
-          <t>0.16</t>
+          <t>0.15</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>Bio Rauchlachs geräuchert 150g</t>
+          <t>Swiss Lachs, geräuchert, geschn. 150g</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>12.75</t>
+          <t>14.25</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>0.15 Kg</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>dasPure</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Schweiz</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>Fleisch und Fisch - Süsswasserfisch</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_qTOnTPz.jpeg</t>
+          <t>https://db.pot.ch/wp-content/uploads/2025/11/Gallery_IMG_HhparHS.jpeg</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>dasPure</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>2596</t>
+          <t>2597</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t>0.15</t>
-        </is>
-[...179 lines deleted...]
-          <t>0.16</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>